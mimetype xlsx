--- v0 (2025-11-01)
+++ v1 (2026-05-06)
@@ -1,135 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet May 2025\Νέοι\Προς Ανάρτηση\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet April 2026\Προς Ζέτα\απο Ζέτα\Προς Νατάσα\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F301F333-65CE-495E-838D-3ECE8D0865EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2BB81DE4-FBA0-4A90-BAF7-2EC38826A7F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{8300DDA2-74D4-4494-A9D6-788576FE6178}"/>
   </bookViews>
   <sheets>
     <sheet name="SDG7 " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'SDG7 '!$A$1:$U$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'SDG7 '!$A$1:$V$15</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="32">
   <si>
     <t>Goal 7. Ensure access to affordable, reliable, sustainable and modern energy for all</t>
   </si>
   <si>
     <t>EUROSTAT - Affordable and clean energy</t>
   </si>
   <si>
     <t>Indicator</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Database</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>sdg_07_10</t>
   </si>
   <si>
     <r>
       <t>Eurostat</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>(2)</t>
     </r>
   </si>
   <si>
     <t>Eurostat Database</t>
   </si>
   <si>
     <t>sdg_07_20</t>
   </si>
   <si>
-    <t>Final energy consumption in households (per capita  Kilogram of oil equivalent - KGOE)</t>
-[...1 lines deleted...]
-  <si>
     <t>sdg_07_30</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy productivity (in Euro per kilogram of oil equivalent - KGOE)</t>
   </si>
   <si>
     <t>sdg_07_40</t>
   </si>
   <si>
     <t>Share of renewable energy in gross final energy consumption by sector (%)</t>
   </si>
   <si>
     <t>sdg_07_50</t>
   </si>
   <si>
     <t>Energy dependence by product (%)</t>
   </si>
   <si>
     <t>sdg_07_60</t>
   </si>
   <si>
     <t>Population unable to keep home adequately warm by poverty status (%)</t>
   </si>
   <si>
     <t>This indicator is also included in the SDG 1: No Poverty</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -151,92 +146,127 @@
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>energy consumption (in million tonnes of oil equivalent - MTOE)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Net greenhouse gas emissions of the Land use, Land use change and Forestry (LULUCF) sector (in thousand tonnes) </t>
-[...1 lines deleted...]
-  <si>
     <t>sdg_13_21</t>
   </si>
   <si>
     <t xml:space="preserve">Last update: </t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(2)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Data from Eurostat's database (source ELSTAT and Hellenic Statistical System) </t>
     </r>
   </si>
+  <si>
+    <t>*= Provisional data.</t>
+  </si>
+  <si>
+    <t>*-4175,2</t>
+  </si>
+  <si>
+    <r>
+      <t>Net greenhouse gas emissions of the Land use, Land use change and Forestry (LULUCF) sector (in thousand tonnes of CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> equivalent)  </t>
+    </r>
+  </si>
+  <si>
+    <t>Final energy consumption in households per capita ( kilogram of oil equivalent - KGOE)</t>
+  </si>
+  <si>
+    <t>Energy productivity (in euro per kilogram of oil equivalent - KGOE)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.##########"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -322,72 +352,80 @@
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <vertAlign val="subscript"/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="161"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -468,61 +506,50 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -537,211 +564,214 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="3" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...49 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Κανονικό" xfId="0" builtinId="0"/>
     <cellStyle name="Κανονικό 2" xfId="3" xr:uid="{7C399FC3-34F8-41C7-936C-993647B935E8}"/>
     <cellStyle name="Ποσοστό" xfId="1" builtinId="5"/>
     <cellStyle name="Υπερ-σύνδεση" xfId="2" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Θέμα Office 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -996,112 +1026,113 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/-/publication/SFA10/2024" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/-/publication/SFA10/2019" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/-/publication/SFA10/2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/-/publication/SFA10/2019" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16928697-1724-4FFB-ACAE-2F505FE3E481}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U140"/>
+  <dimension ref="A1:V140"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="T11" sqref="T11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.42578125" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="8.140625" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="8.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="22" max="22" width="15" customWidth="1"/>
+    <col min="19" max="20" width="8.140625" customWidth="1"/>
+    <col min="21" max="21" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="15.140625" customWidth="1"/>
+    <col min="23" max="23" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="21" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:22" s="1" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:21" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="14"/>
+      <c r="T1" s="14"/>
+      <c r="U1" s="14"/>
+    </row>
+    <row r="2" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="41"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+    </row>
+    <row r="3" spans="1:22" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>2010</v>
       </c>
       <c r="G3" s="3">
         <v>2011</v>
       </c>
       <c r="H3" s="3">
         <v>2012</v>
       </c>
       <c r="I3" s="3">
         <v>2013</v>
       </c>
@@ -1116,1031 +1147,1067 @@
       </c>
       <c r="M3" s="3">
         <v>2017</v>
       </c>
       <c r="N3" s="3">
         <v>2018</v>
       </c>
       <c r="O3" s="3">
         <v>2019</v>
       </c>
       <c r="P3" s="3">
         <v>2020</v>
       </c>
       <c r="Q3" s="3">
         <v>2021</v>
       </c>
       <c r="R3" s="3">
         <v>2022</v>
       </c>
       <c r="S3" s="3">
         <v>2023</v>
       </c>
       <c r="T3" s="3">
         <v>2024</v>
       </c>
-      <c r="U3" s="4" t="s">
+      <c r="U3" s="3">
+        <v>2025</v>
+      </c>
+      <c r="V3" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:21" ht="39" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:22" ht="39" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="7"/>
-      <c r="F4" s="42">
+      <c r="F4" s="30">
         <v>27.2</v>
       </c>
-      <c r="G4" s="42">
+      <c r="G4" s="30">
         <v>26.7</v>
       </c>
-      <c r="H4" s="42">
+      <c r="H4" s="30">
         <v>26.5</v>
       </c>
-      <c r="I4" s="42">
+      <c r="I4" s="30">
         <v>23.4</v>
       </c>
-      <c r="J4" s="42">
+      <c r="J4" s="30">
         <v>23.3</v>
       </c>
-      <c r="K4" s="42">
+      <c r="K4" s="30">
         <v>23.4</v>
       </c>
-      <c r="L4" s="42">
+      <c r="L4" s="30">
         <v>23.1</v>
       </c>
-      <c r="M4" s="42">
+      <c r="M4" s="30">
         <v>23.2</v>
       </c>
-      <c r="N4" s="42">
+      <c r="N4" s="30">
         <v>22.6</v>
       </c>
-      <c r="O4" s="42">
+      <c r="O4" s="30">
         <v>22.3</v>
       </c>
-      <c r="P4" s="42">
+      <c r="P4" s="30">
         <v>19.2</v>
       </c>
-      <c r="Q4" s="42">
+      <c r="Q4" s="30">
         <v>20.3</v>
       </c>
-      <c r="R4" s="42">
+      <c r="R4" s="30">
         <v>20.9</v>
       </c>
-      <c r="S4" s="43">
+      <c r="S4" s="22">
         <v>19.899999999999999</v>
       </c>
-      <c r="T4" s="43"/>
-      <c r="U4" s="20" t="s">
+      <c r="T4" s="17">
+        <v>21</v>
+      </c>
+      <c r="U4" s="22"/>
+      <c r="V4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:21" ht="51.75" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:22" ht="51.75" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="15"/>
+      <c r="B5" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="13"/>
       <c r="D5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="7"/>
-      <c r="F5" s="44">
+      <c r="F5" s="31">
         <v>420</v>
       </c>
-      <c r="G5" s="44">
+      <c r="G5" s="31">
         <v>498</v>
       </c>
-      <c r="H5" s="44">
+      <c r="H5" s="31">
         <v>461</v>
       </c>
-      <c r="I5" s="44">
-[...5 lines deleted...]
-      <c r="K5" s="44">
+      <c r="I5" s="31">
+        <v>349</v>
+      </c>
+      <c r="J5" s="31">
+        <v>354</v>
+      </c>
+      <c r="K5" s="31">
+        <v>414</v>
+      </c>
+      <c r="L5" s="31">
+        <v>405</v>
+      </c>
+      <c r="M5" s="31">
         <v>412</v>
       </c>
-      <c r="L5" s="44">
-[...20 lines deleted...]
-      <c r="S5" s="28">
+      <c r="N5" s="31">
+        <v>366</v>
+      </c>
+      <c r="O5" s="32">
+        <v>386</v>
+      </c>
+      <c r="P5" s="32">
+        <v>404</v>
+      </c>
+      <c r="Q5" s="32">
+        <v>407</v>
+      </c>
+      <c r="R5" s="32">
+        <v>415</v>
+      </c>
+      <c r="S5" s="20">
         <v>363</v>
       </c>
-      <c r="T5" s="28"/>
-      <c r="U5" s="20" t="s">
+      <c r="T5" s="20">
+        <v>372</v>
+      </c>
+      <c r="U5" s="20"/>
+      <c r="V5" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:21" ht="39" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:22" ht="39" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>10</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>31</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="7"/>
-      <c r="F6" s="45">
+      <c r="F6" s="33">
         <v>7.2</v>
       </c>
-      <c r="G6" s="45">
+      <c r="G6" s="33">
         <v>6.65</v>
       </c>
-      <c r="H6" s="45">
+      <c r="H6" s="33">
         <v>6.26</v>
       </c>
-      <c r="I6" s="45">
+      <c r="I6" s="33">
         <v>6.89</v>
       </c>
-      <c r="J6" s="45">
+      <c r="J6" s="33">
         <v>7.04</v>
       </c>
-      <c r="K6" s="45">
+      <c r="K6" s="33">
         <v>7.02</v>
       </c>
-      <c r="L6" s="45">
+      <c r="L6" s="33">
         <v>7.15</v>
       </c>
-      <c r="M6" s="45">
+      <c r="M6" s="33">
         <v>6.94</v>
       </c>
-      <c r="N6" s="45">
+      <c r="N6" s="33">
         <v>7.22</v>
       </c>
-      <c r="O6" s="45">
+      <c r="O6" s="33">
         <v>7.37</v>
       </c>
-      <c r="P6" s="45">
+      <c r="P6" s="33">
         <v>7.91</v>
       </c>
-      <c r="Q6" s="45">
+      <c r="Q6" s="33">
         <v>8.1300000000000008</v>
       </c>
-      <c r="R6" s="46">
-[...6 lines deleted...]
-      <c r="U6" s="20" t="s">
+      <c r="R6" s="33">
+        <v>8.41</v>
+      </c>
+      <c r="S6" s="33">
+        <v>8.89</v>
+      </c>
+      <c r="T6" s="33">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="U6" s="17"/>
+      <c r="V6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:21" ht="39" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:22" ht="39" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="7"/>
-      <c r="F7" s="45">
+      <c r="F7" s="33">
         <v>10.077</v>
       </c>
-      <c r="G7" s="45">
+      <c r="G7" s="33">
         <v>11.153</v>
       </c>
-      <c r="H7" s="45">
+      <c r="H7" s="33">
         <v>13.741</v>
       </c>
-      <c r="I7" s="45">
+      <c r="I7" s="33">
         <v>15.326000000000001</v>
       </c>
-      <c r="J7" s="45">
+      <c r="J7" s="33">
         <v>15.683</v>
       </c>
-      <c r="K7" s="45">
+      <c r="K7" s="33">
         <v>15.69</v>
       </c>
-      <c r="L7" s="45">
+      <c r="L7" s="33">
         <v>15.39</v>
       </c>
-      <c r="M7" s="45">
+      <c r="M7" s="33">
         <v>17.3</v>
       </c>
-      <c r="N7" s="45">
+      <c r="N7" s="33">
         <v>18.001000000000001</v>
       </c>
-      <c r="O7" s="45">
+      <c r="O7" s="33">
         <v>19.632999999999999</v>
       </c>
-      <c r="P7" s="45">
+      <c r="P7" s="33">
         <v>21.748999999999999</v>
       </c>
-      <c r="Q7" s="45">
+      <c r="Q7" s="33">
         <v>22.001000000000001</v>
       </c>
-      <c r="R7" s="45">
+      <c r="R7" s="33">
         <v>22.670999999999999</v>
       </c>
-      <c r="S7" s="45">
+      <c r="S7" s="33">
         <v>25.268999999999998</v>
       </c>
-      <c r="T7" s="47"/>
-      <c r="U7" s="20" t="s">
+      <c r="T7" s="33">
+        <v>25.364000000000001</v>
+      </c>
+      <c r="U7" s="23"/>
+      <c r="V7" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:21" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:22" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="7"/>
-      <c r="F8" s="45">
+      <c r="F8" s="33">
         <v>68.584000000000003</v>
       </c>
-      <c r="G8" s="45">
+      <c r="G8" s="33">
         <v>64.677000000000007</v>
       </c>
-      <c r="H8" s="45">
+      <c r="H8" s="33">
         <v>65.888999999999996</v>
       </c>
-      <c r="I8" s="45">
+      <c r="I8" s="33">
         <v>61.75</v>
       </c>
-      <c r="J8" s="45">
+      <c r="J8" s="33">
         <v>65.454999999999998</v>
       </c>
-      <c r="K8" s="45">
+      <c r="K8" s="33">
         <v>71.046999999999997</v>
       </c>
-      <c r="L8" s="45">
+      <c r="L8" s="33">
         <v>72.911000000000001</v>
       </c>
-      <c r="M8" s="45">
+      <c r="M8" s="33">
         <v>71.281999999999996</v>
       </c>
-      <c r="N8" s="45">
+      <c r="N8" s="33">
         <v>70.680999999999997</v>
       </c>
-      <c r="O8" s="45">
+      <c r="O8" s="33">
         <v>74.102999999999994</v>
       </c>
-      <c r="P8" s="45">
+      <c r="P8" s="33">
         <v>81.415000000000006</v>
       </c>
-      <c r="Q8" s="45">
+      <c r="Q8" s="33">
         <v>73.819000000000003</v>
       </c>
-      <c r="R8" s="45">
-[...6 lines deleted...]
-      <c r="U8" s="20" t="s">
+      <c r="R8" s="33">
+        <v>79.506</v>
+      </c>
+      <c r="S8" s="16">
+        <v>75.447000000000003</v>
+      </c>
+      <c r="T8" s="16">
+        <v>77.713999999999999</v>
+      </c>
+      <c r="U8" s="16"/>
+      <c r="V8" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A9" s="38" t="s">
+    <row r="9" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A9" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="D9" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="40" t="s">
+      <c r="F9" s="18">
+        <v>15.4</v>
+      </c>
+      <c r="G9" s="18">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="H9" s="18">
+        <v>26.1</v>
+      </c>
+      <c r="I9" s="18">
+        <v>29.5</v>
+      </c>
+      <c r="J9" s="18">
+        <v>32.9</v>
+      </c>
+      <c r="K9" s="18">
+        <v>29.2</v>
+      </c>
+      <c r="L9" s="18">
+        <v>29.1</v>
+      </c>
+      <c r="M9" s="18">
+        <v>25.7</v>
+      </c>
+      <c r="N9" s="18">
+        <v>22.7</v>
+      </c>
+      <c r="O9" s="18">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="P9" s="21">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="Q9" s="21">
+        <v>17.5</v>
+      </c>
+      <c r="R9" s="21">
+        <v>18.7</v>
+      </c>
+      <c r="S9" s="21">
+        <v>19.2</v>
+      </c>
+      <c r="T9" s="18">
         <v>19</v>
       </c>
-      <c r="D9" s="41" t="s">
+      <c r="U9" s="18">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="V9" s="39" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="43"/>
+      <c r="B10" s="44"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="46"/>
+      <c r="E10" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" s="19">
+        <v>38.4</v>
+      </c>
+      <c r="G10" s="19">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="H10" s="19">
+        <v>47.6</v>
+      </c>
+      <c r="I10" s="19">
+        <v>48.4</v>
+      </c>
+      <c r="J10" s="19">
+        <v>52.6</v>
+      </c>
+      <c r="K10" s="19">
+        <v>50.9</v>
+      </c>
+      <c r="L10" s="19">
+        <v>52.5</v>
+      </c>
+      <c r="M10" s="19">
+        <v>45.3</v>
+      </c>
+      <c r="N10" s="19">
+        <v>41.2</v>
+      </c>
+      <c r="O10" s="47">
+        <v>34.1</v>
+      </c>
+      <c r="P10" s="48">
+        <v>39.1</v>
+      </c>
+      <c r="Q10" s="47">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="R10" s="47">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="S10" s="47">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="T10" s="47">
+        <v>43.6</v>
+      </c>
+      <c r="U10" s="47">
+        <v>35.9</v>
+      </c>
+      <c r="V10" s="39"/>
+    </row>
+    <row r="11" spans="1:22" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="43"/>
+      <c r="B11" s="44"/>
+      <c r="C11" s="45"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F11" s="19">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="G11" s="19">
+        <v>13.2</v>
+      </c>
+      <c r="H11" s="19">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="I11" s="19">
+        <v>23.9</v>
+      </c>
+      <c r="J11" s="19">
+        <v>27.4</v>
+      </c>
+      <c r="K11" s="19">
+        <v>23.3</v>
+      </c>
+      <c r="L11" s="19">
+        <v>22.8</v>
+      </c>
+      <c r="M11" s="19">
+        <v>20.8</v>
+      </c>
+      <c r="N11" s="19">
+        <v>18.5</v>
+      </c>
+      <c r="O11" s="47">
+        <v>14.3</v>
+      </c>
+      <c r="P11" s="47">
+        <v>12.4</v>
+      </c>
+      <c r="Q11" s="47">
+        <v>12.8</v>
+      </c>
+      <c r="R11" s="47">
+        <v>14.1</v>
+      </c>
+      <c r="S11" s="47">
+        <v>14.4</v>
+      </c>
+      <c r="T11" s="47">
+        <v>13</v>
+      </c>
+      <c r="U11" s="47">
+        <v>13.7</v>
+      </c>
+      <c r="V11" s="39"/>
+    </row>
+    <row r="12" spans="1:22" ht="77.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="8" t="s">
-[...162 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="E12" s="36"/>
+      <c r="F12" s="37">
+        <v>-3411</v>
+      </c>
+      <c r="G12" s="37">
+        <v>-3520.5</v>
+      </c>
+      <c r="H12" s="37">
+        <v>-3560.1</v>
+      </c>
+      <c r="I12" s="37">
+        <v>-2557.6</v>
+      </c>
+      <c r="J12" s="37">
+        <v>-2007.4</v>
+      </c>
+      <c r="K12" s="37">
+        <v>-3472.4</v>
+      </c>
+      <c r="L12" s="37">
+        <v>-4050.7</v>
+      </c>
+      <c r="M12" s="37">
+        <v>-3802</v>
+      </c>
+      <c r="N12" s="37">
+        <v>-4644.1000000000004</v>
+      </c>
+      <c r="O12" s="37">
+        <v>-5082.3999999999996</v>
+      </c>
+      <c r="P12" s="37">
+        <v>-5147.3</v>
+      </c>
+      <c r="Q12" s="37">
+        <v>-5046.5</v>
+      </c>
+      <c r="R12" s="37">
+        <v>-5180.5</v>
+      </c>
+      <c r="S12" s="37">
+        <v>-4103</v>
+      </c>
+      <c r="T12" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="U12" s="37"/>
+      <c r="V12" s="38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A13" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="17" t="s">
+      <c r="B13" s="25"/>
+    </row>
+    <row r="14" spans="1:22" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="17" t="s">
-[...70 lines deleted...]
-      <c r="B16" s="12"/>
+      <c r="B14" s="27"/>
+    </row>
+    <row r="15" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A15" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="28">
+        <v>46132</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A16" s="24"/>
+      <c r="B16" s="27"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A17" s="13"/>
-      <c r="B17" s="12"/>
+      <c r="A17" s="11"/>
+      <c r="B17" s="10"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B18" s="14"/>
+      <c r="B18" s="12"/>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B19" s="14"/>
+      <c r="B19" s="12"/>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B20" s="14"/>
+      <c r="B20" s="12"/>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B21" s="14"/>
+      <c r="B21" s="12"/>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B22" s="14"/>
+      <c r="B22" s="12"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B23" s="14"/>
+      <c r="B23" s="12"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B24" s="14"/>
+      <c r="B24" s="12"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B25" s="14"/>
+      <c r="B25" s="12"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B26" s="14"/>
+      <c r="B26" s="12"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B27" s="14"/>
+      <c r="B27" s="12"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B28" s="14"/>
+      <c r="B28" s="12"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B29" s="14"/>
+      <c r="B29" s="12"/>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B30" s="14"/>
+      <c r="B30" s="12"/>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B31" s="14"/>
+      <c r="B31" s="12"/>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B32" s="14"/>
+      <c r="B32" s="12"/>
     </row>
     <row r="33" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B33" s="14"/>
+      <c r="B33" s="12"/>
     </row>
     <row r="34" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B34" s="14"/>
+      <c r="B34" s="12"/>
     </row>
     <row r="35" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B35" s="14"/>
+      <c r="B35" s="12"/>
     </row>
     <row r="36" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B36" s="14"/>
+      <c r="B36" s="12"/>
     </row>
     <row r="37" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B37" s="14"/>
+      <c r="B37" s="12"/>
     </row>
     <row r="38" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B38" s="14"/>
+      <c r="B38" s="12"/>
     </row>
     <row r="39" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B39" s="14"/>
+      <c r="B39" s="12"/>
     </row>
     <row r="40" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B40" s="14"/>
+      <c r="B40" s="12"/>
     </row>
     <row r="41" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B41" s="14"/>
+      <c r="B41" s="12"/>
     </row>
     <row r="42" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B42" s="14"/>
+      <c r="B42" s="12"/>
     </row>
     <row r="43" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B43" s="14"/>
+      <c r="B43" s="12"/>
     </row>
     <row r="44" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B44" s="14"/>
+      <c r="B44" s="12"/>
     </row>
     <row r="45" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B45" s="14"/>
+      <c r="B45" s="12"/>
     </row>
     <row r="46" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B46" s="14"/>
+      <c r="B46" s="12"/>
     </row>
     <row r="47" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B47" s="14"/>
+      <c r="B47" s="12"/>
     </row>
     <row r="48" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B48" s="14"/>
+      <c r="B48" s="12"/>
     </row>
     <row r="49" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B49" s="14"/>
+      <c r="B49" s="12"/>
     </row>
     <row r="50" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B50" s="14"/>
+      <c r="B50" s="12"/>
     </row>
     <row r="51" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B51" s="14"/>
+      <c r="B51" s="12"/>
     </row>
     <row r="52" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B52" s="14"/>
+      <c r="B52" s="12"/>
     </row>
     <row r="53" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B53" s="14"/>
+      <c r="B53" s="12"/>
     </row>
     <row r="54" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B54" s="14"/>
+      <c r="B54" s="12"/>
     </row>
     <row r="55" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B55" s="14"/>
+      <c r="B55" s="12"/>
     </row>
     <row r="56" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B56" s="14"/>
+      <c r="B56" s="12"/>
     </row>
     <row r="57" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B57" s="14"/>
+      <c r="B57" s="12"/>
     </row>
     <row r="58" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B58" s="14"/>
+      <c r="B58" s="12"/>
     </row>
     <row r="59" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B59" s="14"/>
+      <c r="B59" s="12"/>
     </row>
     <row r="60" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B60" s="14"/>
+      <c r="B60" s="12"/>
     </row>
     <row r="61" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B61" s="14"/>
+      <c r="B61" s="12"/>
     </row>
     <row r="62" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B62" s="14"/>
+      <c r="B62" s="12"/>
     </row>
     <row r="63" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B63" s="14"/>
+      <c r="B63" s="12"/>
     </row>
     <row r="64" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B64" s="14"/>
+      <c r="B64" s="12"/>
     </row>
     <row r="65" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B65" s="14"/>
+      <c r="B65" s="12"/>
     </row>
     <row r="66" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B66" s="14"/>
+      <c r="B66" s="12"/>
     </row>
     <row r="67" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B67" s="14"/>
+      <c r="B67" s="12"/>
     </row>
     <row r="68" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B68" s="14"/>
+      <c r="B68" s="12"/>
     </row>
     <row r="69" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B69" s="14"/>
+      <c r="B69" s="12"/>
     </row>
     <row r="70" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B70" s="14"/>
+      <c r="B70" s="12"/>
     </row>
     <row r="71" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B71" s="14"/>
+      <c r="B71" s="12"/>
     </row>
     <row r="72" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B72" s="14"/>
+      <c r="B72" s="12"/>
     </row>
     <row r="73" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B73" s="14"/>
+      <c r="B73" s="12"/>
     </row>
     <row r="74" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B74" s="14"/>
+      <c r="B74" s="12"/>
     </row>
     <row r="75" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B75" s="14"/>
+      <c r="B75" s="12"/>
     </row>
     <row r="76" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B76" s="14"/>
+      <c r="B76" s="12"/>
     </row>
     <row r="77" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B77" s="14"/>
+      <c r="B77" s="12"/>
     </row>
     <row r="78" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B78" s="14"/>
+      <c r="B78" s="12"/>
     </row>
     <row r="79" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B79" s="14"/>
+      <c r="B79" s="12"/>
     </row>
     <row r="80" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B80" s="14"/>
+      <c r="B80" s="12"/>
     </row>
     <row r="81" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B81" s="14"/>
+      <c r="B81" s="12"/>
     </row>
     <row r="82" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B82" s="14"/>
+      <c r="B82" s="12"/>
     </row>
     <row r="83" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B83" s="14"/>
+      <c r="B83" s="12"/>
     </row>
     <row r="84" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B84" s="14"/>
+      <c r="B84" s="12"/>
     </row>
     <row r="85" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B85" s="14"/>
+      <c r="B85" s="12"/>
     </row>
     <row r="86" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B86" s="14"/>
+      <c r="B86" s="12"/>
     </row>
     <row r="87" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B87" s="14"/>
+      <c r="B87" s="12"/>
     </row>
     <row r="88" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B88" s="14"/>
+      <c r="B88" s="12"/>
     </row>
     <row r="89" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B89" s="14"/>
+      <c r="B89" s="12"/>
     </row>
     <row r="90" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B90" s="14"/>
+      <c r="B90" s="12"/>
     </row>
     <row r="91" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B91" s="14"/>
+      <c r="B91" s="12"/>
     </row>
     <row r="92" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B92" s="14"/>
+      <c r="B92" s="12"/>
     </row>
     <row r="93" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B93" s="14"/>
+      <c r="B93" s="12"/>
     </row>
     <row r="94" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B94" s="14"/>
+      <c r="B94" s="12"/>
     </row>
     <row r="95" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B95" s="14"/>
+      <c r="B95" s="12"/>
     </row>
     <row r="96" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B96" s="14"/>
+      <c r="B96" s="12"/>
     </row>
     <row r="97" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B97" s="14"/>
+      <c r="B97" s="12"/>
     </row>
     <row r="98" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B98" s="14"/>
+      <c r="B98" s="12"/>
     </row>
     <row r="99" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B99" s="14"/>
+      <c r="B99" s="12"/>
     </row>
     <row r="100" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B100" s="14"/>
+      <c r="B100" s="12"/>
     </row>
     <row r="101" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B101" s="14"/>
+      <c r="B101" s="12"/>
     </row>
     <row r="102" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B102" s="14"/>
+      <c r="B102" s="12"/>
     </row>
     <row r="103" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B103" s="14"/>
+      <c r="B103" s="12"/>
     </row>
     <row r="104" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B104" s="14"/>
+      <c r="B104" s="12"/>
     </row>
     <row r="105" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B105" s="14"/>
+      <c r="B105" s="12"/>
     </row>
     <row r="106" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B106" s="14"/>
+      <c r="B106" s="12"/>
     </row>
     <row r="107" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B107" s="14"/>
+      <c r="B107" s="12"/>
     </row>
     <row r="108" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B108" s="14"/>
+      <c r="B108" s="12"/>
     </row>
     <row r="109" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B109" s="14"/>
+      <c r="B109" s="12"/>
     </row>
     <row r="110" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B110" s="14"/>
+      <c r="B110" s="12"/>
     </row>
     <row r="111" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B111" s="14"/>
+      <c r="B111" s="12"/>
     </row>
     <row r="112" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B112" s="14"/>
+      <c r="B112" s="12"/>
     </row>
     <row r="113" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B113" s="14"/>
+      <c r="B113" s="12"/>
     </row>
     <row r="114" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B114" s="14"/>
+      <c r="B114" s="12"/>
     </row>
     <row r="115" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B115" s="14"/>
+      <c r="B115" s="12"/>
     </row>
     <row r="116" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B116" s="14"/>
+      <c r="B116" s="12"/>
     </row>
     <row r="117" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B117" s="14"/>
+      <c r="B117" s="12"/>
     </row>
     <row r="118" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B118" s="14"/>
+      <c r="B118" s="12"/>
     </row>
     <row r="119" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B119" s="14"/>
+      <c r="B119" s="12"/>
     </row>
     <row r="120" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B120" s="14"/>
+      <c r="B120" s="12"/>
     </row>
     <row r="121" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B121" s="14"/>
+      <c r="B121" s="12"/>
     </row>
     <row r="122" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B122" s="14"/>
+      <c r="B122" s="12"/>
     </row>
     <row r="123" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B123" s="14"/>
+      <c r="B123" s="12"/>
     </row>
     <row r="124" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B124" s="14"/>
+      <c r="B124" s="12"/>
     </row>
     <row r="125" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B125" s="14"/>
+      <c r="B125" s="12"/>
     </row>
     <row r="126" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B126" s="14"/>
+      <c r="B126" s="12"/>
     </row>
     <row r="127" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B127" s="14"/>
+      <c r="B127" s="12"/>
     </row>
     <row r="128" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B128" s="14"/>
+      <c r="B128" s="12"/>
     </row>
     <row r="129" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B129" s="14"/>
+      <c r="B129" s="12"/>
     </row>
     <row r="130" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B130" s="14"/>
+      <c r="B130" s="12"/>
     </row>
     <row r="131" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B131" s="14"/>
+      <c r="B131" s="12"/>
     </row>
     <row r="132" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B132" s="14"/>
+      <c r="B132" s="12"/>
     </row>
     <row r="133" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B133" s="14"/>
+      <c r="B133" s="12"/>
     </row>
     <row r="134" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B134" s="14"/>
+      <c r="B134" s="12"/>
     </row>
     <row r="135" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B135" s="14"/>
+      <c r="B135" s="12"/>
     </row>
     <row r="136" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B136" s="14"/>
+      <c r="B136" s="12"/>
     </row>
     <row r="137" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B137" s="14"/>
+      <c r="B137" s="12"/>
     </row>
     <row r="138" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B138" s="14"/>
+      <c r="B138" s="12"/>
     </row>
     <row r="139" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B139" s="14"/>
+      <c r="B139" s="12"/>
     </row>
     <row r="140" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B140" s="14"/>
+      <c r="B140" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="U9:U11"/>
+    <mergeCell ref="V9:V11"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="B9:B11"/>
     <mergeCell ref="C9:C11"/>
     <mergeCell ref="D9:D11"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="U9" r:id="rId1" xr:uid="{0D56265F-12E4-4419-981C-EBA7E56248F4}"/>
-[...6 lines deleted...]
-    <hyperlink ref="U9:U11" r:id="rId8" display="SILC" xr:uid="{BCB94259-2D9E-46C8-BD17-39CFD6F221A0}"/>
+    <hyperlink ref="V9" r:id="rId1" xr:uid="{0D56265F-12E4-4419-981C-EBA7E56248F4}"/>
+    <hyperlink ref="V4" r:id="rId2" xr:uid="{D4D48785-D660-4DB5-A1F4-3191AF1A8D4F}"/>
+    <hyperlink ref="V5" r:id="rId3" xr:uid="{C6446BDE-9B6A-4CC5-9993-EDA40EF0C80E}"/>
+    <hyperlink ref="V6" r:id="rId4" xr:uid="{7928A3EA-B025-4B4A-9727-090167AEA503}"/>
+    <hyperlink ref="V7" r:id="rId5" xr:uid="{E02086FD-62FD-41BC-A0A5-3777FC5A5BCF}"/>
+    <hyperlink ref="V8" r:id="rId6" xr:uid="{5DE1C339-6745-4B2E-998A-BFB039BBF288}"/>
+    <hyperlink ref="V12" r:id="rId7" xr:uid="{E94804B6-1B03-420F-A29D-759FCAE8309D}"/>
+    <hyperlink ref="V9:V11" r:id="rId8" display="SILC" xr:uid="{BCB94259-2D9E-46C8-BD17-39CFD6F221A0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="54" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId9"/>
+  <pageSetup paperSize="9" scale="52" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Φύλλα εργασίας</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Καθορισμένες περιοχές</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SDG7 </vt:lpstr>
       <vt:lpstr>'SDG7 '!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ADMIN</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TitusGUID">
     <vt:lpwstr>13f2d687-6c45-482b-8f04-67899fc947c6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Classification">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
 </Properties>
 </file>