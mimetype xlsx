--- v0 (2025-11-01)
+++ v1 (2026-05-05)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet May 2025\Νέοι\προς έγκριση από κ Κασάπη\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet April 2026\Προς Ζέτα\απο Ζέτα\Προς Νατάσα\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{12B8FBEB-A32B-4BEA-B0C5-04BE060A4163}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A861ACA-2A3D-44E1-ACFD-28D0C0127C3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{77A43F1F-EDA8-42FE-B9E5-7D1355F0F7FE}"/>
   </bookViews>
   <sheets>
     <sheet name="SDG6 " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'SDG6 '!$A$1:$V$8</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'SDG6 '!$A$1:$X$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="15">
   <si>
     <t>Goal 6. Ensure availability and sustainable management of water and sanitation for all</t>
   </si>
   <si>
     <t xml:space="preserve">EUROSTAT - Clean water and sanitation </t>
@@ -121,64 +121,64 @@
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Data from Eurostat's database (source: ELSTAT and Hellenic Statistical System) </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Water exploitation index + (WEI+) </t>
+    <t xml:space="preserve">Last update: </t>
   </si>
   <si>
-    <t xml:space="preserve">Last update: </t>
+    <t>Water exploitation index + (WEI+) (%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -244,72 +244,78 @@
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="161"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -426,134 +432,150 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Κανονικό" xfId="0" builtinId="0"/>
     <cellStyle name="Υπερ-σύνδεση" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Θέμα Office 2013 - 2022">
@@ -837,117 +859,121 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD057118-7C68-40DC-88D5-FEA79A7BD12B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S138"/>
+  <dimension ref="A1:U138"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="E4" sqref="E4:R5"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="R4" sqref="R4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.5703125" customWidth="1"/>
     <col min="3" max="3" width="43.140625" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="14" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="6.28515625" bestFit="1" customWidth="1"/>
-    <col min="17" max="17" width="6.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="21" max="21" width="11.42578125" customWidth="1"/>
+    <col min="17" max="19" width="6.28515625" customWidth="1"/>
+    <col min="20" max="20" width="11.85546875" customWidth="1"/>
+    <col min="21" max="21" width="12.28515625" customWidth="1"/>
+    <col min="22" max="22" width="11.7109375" customWidth="1"/>
+    <col min="23" max="23" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="2" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="17" t="s">
+    <row r="1" spans="1:21" s="2" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="18"/>
-[...13 lines deleted...]
-      <c r="P1" s="18"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
+      <c r="N1" s="26"/>
+      <c r="O1" s="26"/>
+      <c r="P1" s="26"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
-    </row>
-[...16 lines deleted...]
-      <c r="P2" s="20"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="27"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
+      <c r="N2" s="28"/>
+      <c r="O2" s="28"/>
+      <c r="P2" s="28"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
       <c r="S2" s="11"/>
-    </row>
-    <row r="3" spans="1:19" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="T2" s="11"/>
+      <c r="U2" s="11"/>
+    </row>
+    <row r="3" spans="1:21" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="14">
         <v>2010</v>
       </c>
       <c r="F3" s="14">
         <v>2011</v>
       </c>
       <c r="G3" s="14">
         <v>2012</v>
       </c>
       <c r="H3" s="14">
         <v>2013</v>
       </c>
       <c r="I3" s="14">
@@ -958,205 +984,214 @@
       </c>
       <c r="K3" s="14">
         <v>2016</v>
       </c>
       <c r="L3" s="14">
         <v>2017</v>
       </c>
       <c r="M3" s="14">
         <v>2018</v>
       </c>
       <c r="N3" s="14">
         <v>2019</v>
       </c>
       <c r="O3" s="14">
         <v>2020</v>
       </c>
       <c r="P3" s="14">
         <v>2021</v>
       </c>
       <c r="Q3" s="14">
         <v>2022</v>
       </c>
       <c r="R3" s="14">
         <v>2023</v>
       </c>
-      <c r="S3" s="3" t="s">
+      <c r="S3" s="14">
+        <v>2024</v>
+      </c>
+      <c r="T3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:19" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="23" t="s">
+    <row r="4" spans="1:21" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-      <c r="D4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="18"/>
+      <c r="D4" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="28">
+      <c r="E4" s="22">
         <v>8.83</v>
       </c>
-      <c r="F4" s="28">
+      <c r="F4" s="22">
         <v>15.22</v>
       </c>
-      <c r="G4" s="28">
+      <c r="G4" s="22">
         <v>11.15</v>
       </c>
-      <c r="H4" s="28">
+      <c r="H4" s="22">
         <v>10.86</v>
       </c>
-      <c r="I4" s="28">
+      <c r="I4" s="22">
         <v>8.66</v>
       </c>
-      <c r="J4" s="28">
+      <c r="J4" s="22">
         <v>8.26</v>
       </c>
-      <c r="K4" s="28">
+      <c r="K4" s="22">
         <v>11.32</v>
       </c>
-      <c r="L4" s="28">
+      <c r="L4" s="22">
         <v>14.42</v>
       </c>
-      <c r="M4" s="28">
+      <c r="M4" s="22">
         <v>10.83</v>
       </c>
-      <c r="N4" s="28">
+      <c r="N4" s="22">
         <v>12.04</v>
       </c>
-      <c r="O4" s="28">
-[...9 lines deleted...]
-      <c r="S4" s="4" t="s">
+      <c r="O4" s="22">
+        <v>13.65</v>
+      </c>
+      <c r="P4" s="22">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="Q4" s="22">
+        <v>13.99</v>
+      </c>
+      <c r="R4" s="22">
+        <v>13.16</v>
+      </c>
+      <c r="S4" s="22"/>
+      <c r="T4" s="4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="26" t="s">
+    <row r="5" spans="1:21" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="27" t="s">
+      <c r="D5" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="21"/>
-[...39 lines deleted...]
-      <c r="S5" s="5" t="s">
+      <c r="E5" s="16"/>
+      <c r="F5" s="29">
+        <v>2035</v>
+      </c>
+      <c r="G5" s="29">
+        <v>2008</v>
+      </c>
+      <c r="H5" s="29">
+        <v>2014</v>
+      </c>
+      <c r="I5" s="29">
+        <v>1493</v>
+      </c>
+      <c r="J5" s="29">
+        <v>1497</v>
+      </c>
+      <c r="K5" s="29">
+        <v>1495</v>
+      </c>
+      <c r="L5" s="29">
+        <v>1531</v>
+      </c>
+      <c r="M5" s="29">
+        <v>1549</v>
+      </c>
+      <c r="N5" s="29">
+        <v>1562</v>
+      </c>
+      <c r="O5" s="29">
+        <v>1583</v>
+      </c>
+      <c r="P5" s="29">
+        <v>1609</v>
+      </c>
+      <c r="Q5" s="23">
+        <v>1621</v>
+      </c>
+      <c r="R5" s="23">
+        <v>1656</v>
+      </c>
+      <c r="S5" s="23">
+        <v>1676</v>
+      </c>
+      <c r="T5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B6" s="6"/>
     </row>
-    <row r="7" spans="1:19" s="9" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:21" s="9" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="8"/>
     </row>
-    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+      <c r="B8" s="24">
+        <v>46132</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B9" s="10"/>
     </row>
-    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B10" s="10"/>
     </row>
-    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B11" s="10"/>
     </row>
-    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B12" s="10"/>
     </row>
-    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B13" s="10"/>
     </row>
-    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B14" s="10"/>
     </row>
-    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B15" s="10"/>
     </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B16" s="10"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="10"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="10"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B19" s="10"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B20" s="10"/>
     </row>
     <row r="21" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B21" s="10"/>
     </row>
     <row r="22" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B22" s="10"/>
     </row>
     <row r="23" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B23" s="10"/>
     </row>
     <row r="24" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B24" s="10"/>
@@ -1487,52 +1522,52 @@
     </row>
     <row r="133" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B133" s="10"/>
     </row>
     <row r="134" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B134" s="10"/>
     </row>
     <row r="135" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B135" s="10"/>
     </row>
     <row r="136" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B136" s="10"/>
     </row>
     <row r="137" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B137" s="10"/>
     </row>
     <row r="138" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B138" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="S4" r:id="rId1" xr:uid="{8A75FA47-B833-4DBF-99BB-54CB8AA44153}"/>
-    <hyperlink ref="S5" r:id="rId2" xr:uid="{943661CB-57E5-4F1F-A31B-A67835F37BDA}"/>
+    <hyperlink ref="T5" r:id="rId1" xr:uid="{943661CB-57E5-4F1F-A31B-A67835F37BDA}"/>
+    <hyperlink ref="T4" r:id="rId2" xr:uid="{8A75FA47-B833-4DBF-99BB-54CB8AA44153}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Φύλλα εργασίας</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Καθορισμένες περιοχές</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>