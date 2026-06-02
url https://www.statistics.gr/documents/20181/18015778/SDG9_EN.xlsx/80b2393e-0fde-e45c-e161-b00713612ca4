--- v0 (2025-10-06)
+++ v1 (2026-06-02)
@@ -1,87 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customMetadata/metadata.xml" ContentType="application/vnd.titus.tmi.metadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet May 2025\Νέοι\προς έγκριση από κ Κασάπη\προς Στάμου\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet April 2026\Προς Ζέτα\απο Ζέτα\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AC8EBD0-33F5-49DF-95F9-1096B3D5570F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B8EA76E-ABF4-4D0E-BC24-AA0B263AC129}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{20088C0C-EBA0-4762-B183-315EC1F2FFE1}"/>
   </bookViews>
   <sheets>
     <sheet name="SDG9" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'SDG9'!$A$1:$W$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'SDG9'!$A$1:$X$25</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="77">
   <si>
     <t>Goal 9. Build resilient infrastructure, promote inclusive and sustainable industrialization and foster innovation</t>
   </si>
   <si>
     <r>
       <t>UNSD Indicator Code</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (1)</t>
     </r>
   </si>
   <si>
     <t>Target</t>
   </si>
   <si>
     <t>Indicator</t>
@@ -391,350 +392,400 @@
       <t>(5)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 17,0</t>
     </r>
   </si>
   <si>
     <t>*= Provisional data.</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
+      <t>(4)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Break in timeseries. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(5)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Estimation.</t>
+    </r>
+  </si>
+  <si>
+    <t>R&amp;D personnel  % of active population (numerator in Full Time Equivelant - FTE)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(5)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 12,9</t>
+    </r>
+  </si>
+  <si>
+    <t>*1,5</t>
+  </si>
+  <si>
+    <t>*10,4</t>
+  </si>
+  <si>
+    <t>Last update:</t>
+  </si>
+  <si>
+    <t>*8,1</t>
+  </si>
+  <si>
+    <t>*1,6</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(5)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 15,4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Thousand tonnes </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(6)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(1) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Indicator codes were developed by UNSD for data transfer, tracking and other statistical purposes.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Data from Eurostat's database (source: ELSTAT and Hellenic Statistical System). </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> Structural Business Statistics (SBS)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(6)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Since 2018 the data is available but has been classified as confidential. They arise from the railway freight activity of 2 companies, one of which does not wish to publish its data. </t>
+    </r>
+  </si>
+  <si>
+    <t>9.1 Develop quality, reliable, sustainable and resilient infrastructure, including regional and trans-border infrastructure, to support economic development and human well-being, with a focus on affordable and equitable access for all</t>
+  </si>
+  <si>
+    <t>*10,3</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(5)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 15,2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+      </rPr>
+      <t>(4)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+      </rPr>
+      <t xml:space="preserve"> 0,76</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(5)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 13,3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>9.4.1 CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> emission per unit of value added (in tonne)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>(3)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>47.657.468</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">  Eurostat estimation. </t>
-[...5 lines deleted...]
-        <vertAlign val="superscript"/>
+      <t>(3)</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(4)</t>
-[...259 lines deleted...]
-    <t>9.1 Develop quality, reliable, sustainable and resilient infrastructure, including regional and trans-border infrastructure, to support economic development and human well-being, with a focus on affordable and equitable access for all</t>
+      <t xml:space="preserve">  Value imputed by Eurostat or other receiving agencies </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
@@ -763,63 +814,50 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
-    </font>
-[...11 lines deleted...]
-      <charset val="161"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -859,50 +897,87 @@
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="161"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="161"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="161"/>
+    </font>
+    <font>
+      <vertAlign val="subscript"/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="161"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="161"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1199,354 +1274,383 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="16" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="16" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="12" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="12" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="3" fontId="11" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="24" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="4" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Κανονικό" xfId="0" builtinId="0"/>
     <cellStyle name="Κανονικό 3" xfId="3" xr:uid="{088FD8C4-E27E-4658-A449-5B1D0ED8DED4}"/>
     <cellStyle name="Ποσοστό" xfId="1" builtinId="5"/>
     <cellStyle name="Υπερ-σύνδεση" xfId="2" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Θέμα Office 2013 - 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Θέμα του Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1608,51 +1712,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1750,119 +1854,119 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/en/web/main/data/database" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/ENV_AC_AINAH_R2/default/table?lang=en" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/en/web/main/data/database" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/-/publication/SME16/-" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/eco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/ind" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/eco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SME16/2020" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/eco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/en/web/main/data/database" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8147FE9-F504-4857-9A00-4A967C5E931F}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
-  <dimension ref="A1:X152"/>
+  <dimension ref="A1:Y152"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.7109375" customWidth="1"/>
-    <col min="2" max="2" width="38.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="15.85546875" customWidth="1"/>
+    <col min="2" max="2" width="42.28515625" style="68" customWidth="1"/>
+    <col min="3" max="3" width="20.28515625" style="65" customWidth="1"/>
+    <col min="4" max="4" width="26.42578125" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17.28515625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="23" max="23" width="30.42578125" customWidth="1"/>
+    <col min="6" max="6" width="18.5703125" customWidth="1"/>
+    <col min="7" max="21" width="12.7109375" customWidth="1"/>
+    <col min="22" max="22" width="17.5703125" customWidth="1"/>
+    <col min="23" max="23" width="18.28515625" customWidth="1"/>
+    <col min="24" max="24" width="30.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="66" t="s">
+    <row r="1" spans="1:22" s="1" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="67"/>
-[...20 lines deleted...]
-    <row r="2" spans="1:21" ht="49.5" x14ac:dyDescent="0.25">
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+      <c r="P1" s="75"/>
+      <c r="Q1" s="75"/>
+      <c r="R1" s="75"/>
+      <c r="S1" s="75"/>
+      <c r="T1" s="75"/>
+      <c r="U1" s="75"/>
+      <c r="V1" s="75"/>
+    </row>
+    <row r="2" spans="1:22" ht="49.5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="60" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="3"/>
       <c r="G2" s="3">
         <v>2010</v>
       </c>
       <c r="H2" s="3">
         <v>2011</v>
       </c>
       <c r="I2" s="3">
         <v>2012</v>
       </c>
       <c r="J2" s="3">
         <v>2013</v>
       </c>
       <c r="K2" s="3">
         <v>2014</v>
       </c>
       <c r="L2" s="3">
@@ -1870,1630 +1974,1690 @@
       </c>
       <c r="M2" s="3">
         <v>2016</v>
       </c>
       <c r="N2" s="3">
         <v>2017</v>
       </c>
       <c r="O2" s="3">
         <v>2018</v>
       </c>
       <c r="P2" s="3">
         <v>2019</v>
       </c>
       <c r="Q2" s="3">
         <v>2020</v>
       </c>
       <c r="R2" s="3">
         <v>2021</v>
       </c>
       <c r="S2" s="3">
         <v>2022</v>
       </c>
       <c r="T2" s="3">
         <v>2023</v>
       </c>
-      <c r="U2" s="17" t="s">
+      <c r="U2" s="3">
+        <v>2024</v>
+      </c>
+      <c r="V2" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="81" t="s">
+    <row r="3" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="88" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="82" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="71" t="s">
+      <c r="B3" s="89" t="s">
+        <v>69</v>
+      </c>
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="71" t="s">
+      <c r="D3" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="71" t="s">
+      <c r="E3" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="24" t="s">
+      <c r="F3" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="G3" s="25"/>
-[...13 lines deleted...]
-      <c r="U3" s="68" t="s">
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="24"/>
+      <c r="J3" s="24"/>
+      <c r="K3" s="24"/>
+      <c r="L3" s="24"/>
+      <c r="M3" s="24"/>
+      <c r="N3" s="24"/>
+      <c r="O3" s="24"/>
+      <c r="P3" s="24"/>
+      <c r="Q3" s="24"/>
+      <c r="R3" s="24"/>
+      <c r="S3" s="24"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="76" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:21" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F4" s="25" t="s">
+    <row r="4" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A4" s="88"/>
+      <c r="B4" s="90"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="42">
+      <c r="G4" s="40">
         <v>88564</v>
       </c>
-      <c r="H4" s="42">
+      <c r="H4" s="40">
         <v>81355</v>
       </c>
-      <c r="I4" s="42">
+      <c r="I4" s="40">
         <v>72192</v>
       </c>
-      <c r="J4" s="42">
+      <c r="J4" s="40">
         <v>67262</v>
       </c>
-      <c r="K4" s="42">
+      <c r="K4" s="40">
         <v>60324</v>
       </c>
-      <c r="L4" s="42">
+      <c r="L4" s="40">
         <v>62332</v>
       </c>
-      <c r="M4" s="42">
+      <c r="M4" s="40">
         <v>69949</v>
       </c>
-      <c r="N4" s="42">
+      <c r="N4" s="40">
         <v>69074</v>
       </c>
-      <c r="O4" s="42">
+      <c r="O4" s="40">
         <v>96889</v>
       </c>
-      <c r="P4" s="42">
+      <c r="P4" s="40">
         <v>105403</v>
       </c>
-      <c r="Q4" s="42">
+      <c r="Q4" s="40">
         <v>72990</v>
       </c>
-      <c r="R4" s="42">
+      <c r="R4" s="40">
         <v>108850.4</v>
       </c>
-      <c r="S4" s="42">
+      <c r="S4" s="40">
         <v>116835</v>
       </c>
-      <c r="T4" s="42">
-[...10 lines deleted...]
-      <c r="F5" s="25" t="s">
+      <c r="T4" s="40">
+        <v>84705</v>
+      </c>
+      <c r="U4" s="40">
+        <v>110456.3</v>
+      </c>
+      <c r="V4" s="76"/>
+    </row>
+    <row r="5" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A5" s="88"/>
+      <c r="B5" s="90"/>
+      <c r="C5" s="87"/>
+      <c r="D5" s="78"/>
+      <c r="E5" s="78"/>
+      <c r="F5" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="G5" s="42">
+      <c r="G5" s="40">
         <v>32588072</v>
       </c>
-      <c r="H5" s="42">
+      <c r="H5" s="40">
         <v>33770739</v>
       </c>
-      <c r="I5" s="42">
+      <c r="I5" s="40">
         <v>32082336</v>
       </c>
-      <c r="J5" s="42">
+      <c r="J5" s="40">
         <v>34023934</v>
       </c>
-      <c r="K5" s="42">
+      <c r="K5" s="40">
         <v>39117833</v>
       </c>
-      <c r="L5" s="42">
+      <c r="L5" s="40">
         <v>42096402</v>
       </c>
-      <c r="M5" s="42">
+      <c r="M5" s="40">
         <v>45543371</v>
       </c>
-      <c r="N5" s="42">
+      <c r="N5" s="40">
         <v>50170728</v>
       </c>
-      <c r="O5" s="42">
+      <c r="O5" s="40">
         <v>54258826</v>
       </c>
-      <c r="P5" s="42">
+      <c r="P5" s="40">
         <v>56088527</v>
       </c>
-      <c r="Q5" s="42">
+      <c r="Q5" s="40">
         <v>17341192</v>
       </c>
-      <c r="R5" s="42">
+      <c r="R5" s="40">
         <v>32245559</v>
       </c>
-      <c r="S5" s="42">
+      <c r="S5" s="40">
         <v>57905970</v>
       </c>
-      <c r="T5" s="42">
-[...10 lines deleted...]
-      <c r="F6" s="24" t="s">
+      <c r="T5" s="40">
+        <v>63360422</v>
+      </c>
+      <c r="U5" s="40">
+        <v>69251882</v>
+      </c>
+      <c r="V5" s="76"/>
+    </row>
+    <row r="6" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A6" s="88"/>
+      <c r="B6" s="90"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="78"/>
+      <c r="F6" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="G6" s="42"/>
-[...13 lines deleted...]
-      <c r="U6" s="68" t="s">
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="76" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G7" s="42">
+    <row r="7" spans="1:22" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="88"/>
+      <c r="B7" s="90"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="78"/>
+      <c r="F7" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="G7" s="40">
         <v>3982</v>
       </c>
-      <c r="H7" s="42">
+      <c r="H7" s="40">
         <v>2702</v>
       </c>
-      <c r="I7" s="42">
+      <c r="I7" s="40">
         <v>2272</v>
       </c>
-      <c r="J7" s="42">
+      <c r="J7" s="40">
         <v>1980</v>
       </c>
-      <c r="K7" s="42">
+      <c r="K7" s="40">
         <v>2143</v>
       </c>
-      <c r="L7" s="42">
+      <c r="L7" s="40">
         <v>1404</v>
       </c>
-      <c r="M7" s="42">
+      <c r="M7" s="40">
         <v>1094</v>
       </c>
-      <c r="N7" s="42">
+      <c r="N7" s="40">
         <v>1328</v>
       </c>
-      <c r="O7" s="42"/>
-[...13 lines deleted...]
-      <c r="F8" s="25" t="s">
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+      <c r="S7" s="40"/>
+      <c r="T7" s="40"/>
+      <c r="U7" s="40"/>
+      <c r="V7" s="76"/>
+    </row>
+    <row r="8" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A8" s="88"/>
+      <c r="B8" s="90"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="42">
+      <c r="G8" s="40">
         <v>13817000</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="40">
         <v>13305112</v>
       </c>
-      <c r="I8" s="42">
+      <c r="I8" s="40">
         <v>12657598</v>
       </c>
-      <c r="J8" s="42">
+      <c r="J8" s="40">
         <v>13195451</v>
       </c>
-      <c r="K8" s="42">
+      <c r="K8" s="40">
         <v>13398826</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="40">
         <v>16040000</v>
       </c>
-      <c r="M8" s="42">
+      <c r="M8" s="40">
         <v>15581646</v>
       </c>
-      <c r="N8" s="42">
+      <c r="N8" s="40">
         <v>15358650</v>
       </c>
-      <c r="O8" s="42">
+      <c r="O8" s="40">
         <v>16794731</v>
       </c>
-      <c r="P8" s="42">
+      <c r="P8" s="40">
         <v>19598632</v>
       </c>
-      <c r="Q8" s="42">
+      <c r="Q8" s="40">
         <v>10219865</v>
       </c>
-      <c r="R8" s="42">
+      <c r="R8" s="40">
         <v>10028642</v>
       </c>
-      <c r="S8" s="42">
+      <c r="S8" s="40">
         <v>15421052</v>
       </c>
-      <c r="T8" s="42">
+      <c r="T8" s="40">
         <v>12806882</v>
       </c>
-      <c r="U8" s="68"/>
-[...7 lines deleted...]
-      <c r="F9" s="24" t="s">
+      <c r="U8" s="40">
+        <v>14052752</v>
+      </c>
+      <c r="V8" s="76"/>
+    </row>
+    <row r="9" spans="1:22" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="88"/>
+      <c r="B9" s="90"/>
+      <c r="C9" s="87"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="G9" s="42"/>
-[...13 lines deleted...]
-      <c r="U9" s="68" t="s">
+      <c r="G9" s="40"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="40"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+      <c r="S9" s="40"/>
+      <c r="T9" s="40"/>
+      <c r="U9" s="40"/>
+      <c r="V9" s="76" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:21" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F10" s="25" t="s">
+    <row r="10" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A10" s="88"/>
+      <c r="B10" s="90"/>
+      <c r="C10" s="87"/>
+      <c r="D10" s="78"/>
+      <c r="E10" s="78"/>
+      <c r="F10" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>129056</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>135314</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>153317</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>160986</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>168501</v>
       </c>
-      <c r="L10" s="42">
-[...2 lines deleted...]
-      <c r="M10" s="42">
+      <c r="L10" s="40">
+        <v>167036</v>
+      </c>
+      <c r="M10" s="40">
         <v>175100</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="40">
         <v>181261</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="40">
         <v>190523</v>
       </c>
-      <c r="P10" s="42">
+      <c r="P10" s="40">
         <v>194468</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="40">
         <v>178339</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="40">
         <v>178205</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="40">
         <v>170695</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="40">
         <v>171916</v>
       </c>
-      <c r="U10" s="68"/>
-[...7 lines deleted...]
-      <c r="F11" s="25" t="s">
+      <c r="U10" s="40">
+        <v>173190</v>
+      </c>
+      <c r="V10" s="76"/>
+    </row>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A11" s="88"/>
+      <c r="B11" s="90"/>
+      <c r="C11" s="87"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>84482562</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>79182802</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>72898920</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>72917783</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>66533427</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="40">
         <v>65885701</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="40">
         <v>65248139</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="40">
         <v>70023230</v>
       </c>
-      <c r="O11" s="42">
+      <c r="O11" s="40">
         <v>72519800</v>
       </c>
-      <c r="P11" s="42">
+      <c r="P11" s="40">
         <v>73930351</v>
       </c>
-      <c r="Q11" s="42">
+      <c r="Q11" s="40">
         <v>40895410</v>
       </c>
-      <c r="R11" s="42">
+      <c r="R11" s="40">
         <v>52260561</v>
       </c>
-      <c r="S11" s="42">
+      <c r="S11" s="40">
         <v>70109735</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="40">
         <v>74955688</v>
       </c>
-      <c r="U11" s="68"/>
-[...7 lines deleted...]
-      <c r="F12" s="24" t="s">
+      <c r="U11" s="40">
+        <v>81071384</v>
+      </c>
+      <c r="V11" s="76"/>
+    </row>
+    <row r="12" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A12" s="88"/>
+      <c r="B12" s="90"/>
+      <c r="C12" s="87"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="78"/>
+      <c r="F12" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="G12" s="42"/>
-[...13 lines deleted...]
-      <c r="U12" s="69" t="s">
+      <c r="G12" s="40"/>
+      <c r="H12" s="40"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="40"/>
+      <c r="K12" s="40"/>
+      <c r="L12" s="40"/>
+      <c r="M12" s="40"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="40"/>
+      <c r="P12" s="40"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="40"/>
+      <c r="S12" s="40"/>
+      <c r="T12" s="40"/>
+      <c r="U12" s="40"/>
+      <c r="V12" s="77" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="13" spans="1:21" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F13" s="25" t="s">
+    <row r="13" spans="1:22" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="88"/>
+      <c r="B13" s="91"/>
+      <c r="C13" s="87"/>
+      <c r="D13" s="78"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="40">
         <v>577447</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="40">
         <v>506003</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>400124</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>480803</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>403330</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="40">
         <v>420005</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="40">
         <v>410261</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="40">
         <v>388913</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="40">
         <v>361947</v>
       </c>
-      <c r="P13" s="42">
+      <c r="P13" s="40">
         <v>354082</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="40">
         <v>289355</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="40">
         <v>270992</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="40">
         <v>290131</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="40">
         <v>275618</v>
       </c>
-      <c r="U13" s="69"/>
-[...2 lines deleted...]
-      <c r="A14" s="27" t="s">
+      <c r="U13" s="40">
+        <v>258995</v>
+      </c>
+      <c r="V13" s="77"/>
+    </row>
+    <row r="14" spans="1:22" ht="51" x14ac:dyDescent="0.25">
+      <c r="A14" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="70" t="s">
+      <c r="B14" s="78" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="25" t="s">
+      <c r="C14" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="D14" s="28"/>
-      <c r="E14" s="23" t="s">
+      <c r="D14" s="26"/>
+      <c r="E14" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="F14" s="29"/>
-      <c r="G14" s="43">
+      <c r="F14" s="27"/>
+      <c r="G14" s="57">
         <v>9.0981494118141555</v>
       </c>
-      <c r="H14" s="43">
+      <c r="H14" s="57">
         <v>9.296814594809403</v>
       </c>
-      <c r="I14" s="43">
-[...2 lines deleted...]
-      <c r="J14" s="43">
+      <c r="I14" s="57">
+        <v>9.2360601364180344</v>
+      </c>
+      <c r="J14" s="57">
         <v>8.782346838180155</v>
       </c>
-      <c r="K14" s="43">
-[...2 lines deleted...]
-      <c r="L14" s="43">
+      <c r="K14" s="57">
+        <v>8.8324504322805577</v>
+      </c>
+      <c r="L14" s="57">
         <v>9.3968873489176339</v>
       </c>
-      <c r="M14" s="43">
-[...8 lines deleted...]
-      <c r="P14" s="43">
+      <c r="M14" s="57">
+        <v>9.3041879657473707</v>
+      </c>
+      <c r="N14" s="57">
+        <v>9.1881925705839826</v>
+      </c>
+      <c r="O14" s="57">
+        <v>9.4344536206500287</v>
+      </c>
+      <c r="P14" s="57">
         <v>9.0320478305394545</v>
       </c>
-      <c r="Q14" s="43">
+      <c r="Q14" s="57">
         <v>9.5893665487538158</v>
       </c>
-      <c r="R14" s="43">
+      <c r="R14" s="57">
         <v>9.9335050952096609</v>
       </c>
-      <c r="S14" s="43" t="s">
+      <c r="S14" s="57">
+        <v>11.018579199951203</v>
+      </c>
+      <c r="T14" s="58" t="s">
+        <v>70</v>
+      </c>
+      <c r="U14" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="V14" s="28" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="78"/>
+      <c r="C15" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" s="29"/>
+      <c r="E15" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" s="27"/>
+      <c r="G15" s="57">
+        <v>8.6583969996836245</v>
+      </c>
+      <c r="H15" s="57">
+        <v>8.3846728745429928</v>
+      </c>
+      <c r="I15" s="57">
+        <v>8.0906267070411637</v>
+      </c>
+      <c r="J15" s="57">
+        <v>7.8486913422246687</v>
+      </c>
+      <c r="K15" s="57">
+        <v>7.7631540836211252</v>
+      </c>
+      <c r="L15" s="57">
+        <v>7.4759408343132661</v>
+      </c>
+      <c r="M15" s="57">
+        <v>7.565766658298867</v>
+      </c>
+      <c r="N15" s="57">
+        <v>7.4938824416799523</v>
+      </c>
+      <c r="O15" s="57">
+        <v>7.6367683767050343</v>
+      </c>
+      <c r="P15" s="57">
+        <v>7.561096946183846</v>
+      </c>
+      <c r="Q15" s="57">
+        <v>7.758314948786059</v>
+      </c>
+      <c r="R15" s="59">
+        <v>7.962353349327385</v>
+      </c>
+      <c r="S15" s="59">
+        <v>8.0155858613971613</v>
+      </c>
+      <c r="T15" s="59" t="s">
         <v>61</v>
       </c>
-      <c r="T14" s="43" t="s">
-[...2 lines deleted...]
-      <c r="U14" s="30" t="s">
+      <c r="U15" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="V15" s="28" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="15" spans="1:21" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="E15" s="23" t="s">
+    <row r="16" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A16" s="85" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="87" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="87" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="F15" s="29"/>
-[...63 lines deleted...]
-      <c r="G16" s="45">
+      <c r="F16" s="27"/>
+      <c r="G16" s="53">
         <v>43.057134075039897</v>
       </c>
-      <c r="H16" s="45">
+      <c r="H16" s="53">
         <v>42.887294226778202</v>
       </c>
-      <c r="I16" s="45">
+      <c r="I16" s="53">
         <v>43.828195768442399</v>
       </c>
-      <c r="J16" s="45">
+      <c r="J16" s="53">
         <v>39.233290559198601</v>
       </c>
-      <c r="K16" s="45">
+      <c r="K16" s="53">
         <v>34.391790672041701</v>
       </c>
-      <c r="L16" s="45">
+      <c r="L16" s="53">
         <v>33.386329018606602</v>
       </c>
-      <c r="M16" s="45">
+      <c r="M16" s="53">
         <v>28.188534091868799</v>
       </c>
-      <c r="N16" s="45">
+      <c r="N16" s="53">
         <v>29.923809719284101</v>
       </c>
-      <c r="O16" s="45">
+      <c r="O16" s="53">
         <v>29.9490229983871</v>
       </c>
-      <c r="P16" s="46">
+      <c r="P16" s="54">
         <v>39.200000000000003</v>
       </c>
-      <c r="Q16" s="47">
+      <c r="Q16" s="55">
         <v>34</v>
       </c>
-      <c r="R16" s="47">
+      <c r="R16" s="55">
         <v>35.799999999999997</v>
       </c>
-      <c r="S16" s="47">
+      <c r="S16" s="55">
         <v>33.6</v>
       </c>
-      <c r="T16" s="48"/>
-      <c r="U16" s="68" t="s">
+      <c r="T16" s="55">
+        <v>35.212673717449327</v>
+      </c>
+      <c r="U16" s="47"/>
+      <c r="V16" s="76" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" ht="214.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="86"/>
+      <c r="B17" s="78"/>
+      <c r="C17" s="87"/>
+      <c r="D17" s="87"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="53">
+        <v>62.561149945862397</v>
+      </c>
+      <c r="H17" s="53">
+        <v>60.391191908114699</v>
+      </c>
+      <c r="I17" s="53">
+        <v>62.599269855251798</v>
+      </c>
+      <c r="J17" s="53">
+        <v>62.578867522655599</v>
+      </c>
+      <c r="K17" s="53">
+        <v>49.549115402827297</v>
+      </c>
+      <c r="L17" s="53">
+        <v>48.614276381221501</v>
+      </c>
+      <c r="M17" s="53">
+        <v>43.739028625908098</v>
+      </c>
+      <c r="N17" s="53">
+        <v>44.104368177195397</v>
+      </c>
+      <c r="O17" s="56">
+        <v>42.410382663969003</v>
+      </c>
+      <c r="P17" s="54">
+        <v>44.5</v>
+      </c>
+      <c r="Q17" s="54">
+        <v>45.2</v>
+      </c>
+      <c r="R17" s="54">
+        <v>49.4</v>
+      </c>
+      <c r="S17" s="54">
+        <v>48.1</v>
+      </c>
+      <c r="T17" s="55">
+        <v>49.420029845573701</v>
+      </c>
+      <c r="U17" s="48"/>
+      <c r="V17" s="76"/>
+    </row>
+    <row r="18" spans="1:25" s="73" customFormat="1" ht="89.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="24" t="s">
         <v>74</v>
       </c>
-    </row>
-[...59 lines deleted...]
-      <c r="D18" s="28" t="s">
+      <c r="D18" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="E18" s="32" t="s">
+      <c r="E18" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="F18" s="32"/>
-[...42 lines deleted...]
-      <c r="U18" s="26" t="s">
+      <c r="F18" s="30"/>
+      <c r="G18" s="71">
+        <v>90039605.680000007</v>
+      </c>
+      <c r="H18" s="71">
+        <v>85976200.069999993</v>
+      </c>
+      <c r="I18" s="71">
+        <v>84909330.640000001</v>
+      </c>
+      <c r="J18" s="71">
+        <v>76826161.060000002</v>
+      </c>
+      <c r="K18" s="71">
+        <v>74442501.349999994</v>
+      </c>
+      <c r="L18" s="71">
+        <v>70952524.769999996</v>
+      </c>
+      <c r="M18" s="71">
+        <v>69013094.349999994</v>
+      </c>
+      <c r="N18" s="71">
+        <v>73904952.659999996</v>
+      </c>
+      <c r="O18" s="71">
+        <v>73869957.180000007</v>
+      </c>
+      <c r="P18" s="71">
+        <v>68035089.349999994</v>
+      </c>
+      <c r="Q18" s="71">
+        <v>57685088.450000003</v>
+      </c>
+      <c r="R18" s="71">
+        <v>58405332.350000001</v>
+      </c>
+      <c r="S18" s="71">
+        <v>54112452.159999996</v>
+      </c>
+      <c r="T18" s="71">
+        <v>50621722.490000002</v>
+      </c>
+      <c r="U18" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="V18" s="72" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="19" spans="1:24" ht="115.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="33" t="s">
+    <row r="19" spans="1:25" ht="102.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="C19" s="35" t="s">
+      <c r="C19" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="D19" s="34" t="s">
+      <c r="D19" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="E19" s="36" t="s">
+      <c r="E19" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="F19" s="37"/>
-      <c r="G19" s="38" t="s">
+      <c r="F19" s="35"/>
+      <c r="G19" s="36" t="s">
         <v>38</v>
       </c>
-      <c r="H19" s="39">
+      <c r="H19" s="37">
         <v>0.68</v>
       </c>
-      <c r="I19" s="39">
+      <c r="I19" s="37">
         <v>0.72</v>
       </c>
-      <c r="J19" s="39">
+      <c r="J19" s="37">
         <v>0.82</v>
       </c>
-      <c r="K19" s="39">
+      <c r="K19" s="37">
         <v>0.85</v>
       </c>
-      <c r="L19" s="39">
+      <c r="L19" s="37">
         <v>0.97</v>
       </c>
-      <c r="M19" s="39">
+      <c r="M19" s="37">
         <v>1.01</v>
       </c>
-      <c r="N19" s="39">
+      <c r="N19" s="37">
         <v>1.1499999999999999</v>
       </c>
-      <c r="O19" s="39">
+      <c r="O19" s="37">
         <v>1.21</v>
       </c>
-      <c r="P19" s="39">
+      <c r="P19" s="37">
         <v>1.26</v>
       </c>
-      <c r="Q19" s="39">
+      <c r="Q19" s="37">
         <v>1.49</v>
       </c>
-      <c r="R19" s="39">
+      <c r="R19" s="37">
         <v>1.43</v>
       </c>
-      <c r="S19" s="39" t="s">
-[...5 lines deleted...]
-      <c r="U19" s="40" t="s">
+      <c r="S19" s="37">
+        <v>1.48</v>
+      </c>
+      <c r="T19" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="U19" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="V19" s="38" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="20" spans="1:24" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="A21" s="76" t="s">
+    <row r="20" spans="1:25" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="81"/>
+      <c r="B20" s="82"/>
+      <c r="C20" s="82"/>
+      <c r="D20" s="82"/>
+      <c r="E20" s="82"/>
+      <c r="F20" s="82"/>
+      <c r="G20" s="82"/>
+    </row>
+    <row r="21" spans="1:25" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="83" t="s">
         <v>39</v>
       </c>
-      <c r="B21" s="77"/>
-      <c r="C21" s="3" t="s">
+      <c r="B21" s="84"/>
+      <c r="C21" s="60" t="s">
         <v>3</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F21" s="3"/>
-      <c r="G21" s="65">
+      <c r="G21" s="46">
         <v>2010</v>
       </c>
-      <c r="H21" s="65">
+      <c r="H21" s="46">
         <v>2011</v>
       </c>
-      <c r="I21" s="65">
+      <c r="I21" s="46">
         <v>2012</v>
       </c>
-      <c r="J21" s="65">
+      <c r="J21" s="46">
         <v>2013</v>
       </c>
-      <c r="K21" s="65">
+      <c r="K21" s="46">
         <v>2014</v>
       </c>
-      <c r="L21" s="65">
+      <c r="L21" s="46">
         <v>2015</v>
       </c>
-      <c r="M21" s="65">
+      <c r="M21" s="46">
         <v>2016</v>
       </c>
-      <c r="N21" s="65">
+      <c r="N21" s="46">
         <v>2017</v>
       </c>
-      <c r="O21" s="65">
+      <c r="O21" s="46">
         <v>2018</v>
       </c>
-      <c r="P21" s="65">
+      <c r="P21" s="46">
         <v>2019</v>
       </c>
-      <c r="Q21" s="65">
+      <c r="Q21" s="46">
         <v>2020</v>
       </c>
-      <c r="R21" s="65">
+      <c r="R21" s="46">
         <v>2021</v>
       </c>
-      <c r="S21" s="65">
+      <c r="S21" s="46">
         <v>2022</v>
       </c>
-      <c r="T21" s="65">
+      <c r="T21" s="46">
         <v>2023</v>
       </c>
-      <c r="U21" s="17" t="s">
+      <c r="U21" s="46">
+        <v>2024</v>
+      </c>
+      <c r="V21" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="22" spans="1:24" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:25" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B22" s="7"/>
+      <c r="B22" s="66"/>
       <c r="C22" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F22" s="8"/>
-      <c r="G22" s="52" t="s">
+      <c r="G22" s="49" t="s">
         <v>38</v>
       </c>
-      <c r="H22" s="53">
+      <c r="H22" s="41">
         <v>0.68</v>
       </c>
-      <c r="I22" s="53">
+      <c r="I22" s="41">
         <v>0.72</v>
       </c>
-      <c r="J22" s="53">
+      <c r="J22" s="41">
         <v>0.82</v>
       </c>
-      <c r="K22" s="53">
+      <c r="K22" s="41">
         <v>0.85</v>
       </c>
-      <c r="L22" s="53">
+      <c r="L22" s="41">
         <v>0.97</v>
       </c>
-      <c r="M22" s="53">
+      <c r="M22" s="41">
         <v>1.01</v>
       </c>
-      <c r="N22" s="53">
+      <c r="N22" s="41">
         <v>1.1499999999999999</v>
       </c>
-      <c r="O22" s="53">
+      <c r="O22" s="41">
         <v>1.21</v>
       </c>
-      <c r="P22" s="53">
+      <c r="P22" s="41">
         <v>1.26</v>
       </c>
-      <c r="Q22" s="53">
+      <c r="Q22" s="41">
         <v>1.49</v>
       </c>
-      <c r="R22" s="53">
+      <c r="R22" s="41">
         <v>1.43</v>
       </c>
-      <c r="S22" s="53" t="s">
-[...5 lines deleted...]
-      <c r="U22" s="4" t="s">
+      <c r="S22" s="41">
+        <v>1.48</v>
+      </c>
+      <c r="T22" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="U22" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="V22" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="23" spans="1:24" ht="64.5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:25" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="B23" s="7"/>
-[...1 lines deleted...]
-        <v>57</v>
+      <c r="B23" s="66"/>
+      <c r="C23" s="8" t="s">
+        <v>56</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F23" s="8"/>
-      <c r="G23" s="54"/>
-      <c r="H23" s="64" t="s">
+      <c r="G23" s="42"/>
+      <c r="H23" s="50" t="s">
+        <v>72</v>
+      </c>
+      <c r="I23" s="50">
+        <v>0.78</v>
+      </c>
+      <c r="J23" s="50">
+        <v>0.88</v>
+      </c>
+      <c r="K23" s="50">
+        <v>0.91</v>
+      </c>
+      <c r="L23" s="50">
+        <v>1.05</v>
+      </c>
+      <c r="M23" s="50">
+        <v>0.88</v>
+      </c>
+      <c r="N23" s="50">
+        <v>1.01</v>
+      </c>
+      <c r="O23" s="50">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P23" s="51">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Q23" s="52">
+        <v>1.32</v>
+      </c>
+      <c r="R23" s="52">
+        <v>1.37</v>
+      </c>
+      <c r="S23" s="52">
+        <v>1.5</v>
+      </c>
+      <c r="T23" s="52" t="s">
+        <v>62</v>
+      </c>
+      <c r="U23" s="52" t="s">
+        <v>58</v>
+      </c>
+      <c r="V23" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" ht="61.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B24" s="67"/>
+      <c r="C24" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" s="18"/>
+      <c r="E24" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="F24" s="20"/>
+      <c r="G24" s="43" t="s">
+        <v>46</v>
+      </c>
+      <c r="H24" s="43" t="s">
+        <v>46</v>
+      </c>
+      <c r="I24" s="43" t="s">
+        <v>46</v>
+      </c>
+      <c r="J24" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="K24" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="L24" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="M24" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N24" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="O24" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="P24" s="43" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q24" s="43" t="s">
         <v>73</v>
       </c>
-      <c r="I23" s="55">
-[...35 lines deleted...]
-      <c r="U23" s="4" t="s">
+      <c r="R24" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="S24" s="43" t="s">
+        <v>63</v>
+      </c>
+      <c r="T24" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="U24" s="44"/>
+      <c r="V24" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="24" spans="1:24" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...48 lines deleted...]
-      <c r="S24" s="58" t="s">
+    <row r="25" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="C25" s="61"/>
+    </row>
+    <row r="26" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A26" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="69"/>
+      <c r="C26" s="62"/>
+      <c r="D26" s="9"/>
+      <c r="X26" s="10"/>
+    </row>
+    <row r="27" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="79" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="79"/>
+      <c r="C27" s="79"/>
+      <c r="D27" s="79"/>
+      <c r="H27" s="80"/>
+      <c r="I27" s="80"/>
+      <c r="J27" s="80"/>
+      <c r="K27" s="80"/>
+      <c r="X27" s="10"/>
+    </row>
+    <row r="28" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A28" s="45" t="s">
+        <v>66</v>
+      </c>
+      <c r="B28" s="69"/>
+      <c r="C28" s="63"/>
+      <c r="D28" s="9"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="13"/>
+      <c r="H28" s="14"/>
+      <c r="J28" s="12"/>
+      <c r="L28" s="13"/>
+      <c r="M28" s="13"/>
+      <c r="N28" s="13"/>
+      <c r="O28" s="13"/>
+      <c r="P28" s="13"/>
+      <c r="Q28" s="13"/>
+      <c r="R28" s="13"/>
+      <c r="S28" s="13"/>
+      <c r="T28" s="13"/>
+      <c r="U28" s="13"/>
+      <c r="V28" s="13"/>
+      <c r="W28" s="13"/>
+      <c r="X28" s="15"/>
+      <c r="Y28" s="13"/>
+    </row>
+    <row r="29" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A29" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B29" s="69"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="9"/>
+      <c r="X29" s="10"/>
+    </row>
+    <row r="30" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30" s="69"/>
+      <c r="C30" s="63"/>
+      <c r="D30" s="9"/>
+      <c r="X30" s="10"/>
+    </row>
+    <row r="31" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" s="69"/>
+      <c r="C31" s="63"/>
+      <c r="D31" s="9"/>
+      <c r="X31" s="10"/>
+    </row>
+    <row r="32" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="11" t="s">
         <v>68</v>
       </c>
-      <c r="T24" s="59"/>
-[...145 lines deleted...]
-      <c r="C48" s="13"/>
+      <c r="B32" s="69"/>
+      <c r="C32" s="62"/>
+      <c r="D32" s="9"/>
+      <c r="X32" s="10"/>
+    </row>
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A33" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B33" s="70">
+        <v>46147</v>
+      </c>
+      <c r="C33" s="63"/>
+      <c r="D33" s="9"/>
+      <c r="X33" s="10"/>
+    </row>
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C34" s="64"/>
+    </row>
+    <row r="35" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C35" s="64"/>
+    </row>
+    <row r="36" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C36" s="64"/>
+    </row>
+    <row r="37" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C37" s="64"/>
+    </row>
+    <row r="38" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C38" s="64"/>
+    </row>
+    <row r="39" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C39" s="64"/>
+    </row>
+    <row r="40" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C40" s="64"/>
+    </row>
+    <row r="41" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C41" s="64"/>
+    </row>
+    <row r="42" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C42" s="64"/>
+    </row>
+    <row r="43" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C43" s="64"/>
+    </row>
+    <row r="44" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C44" s="64"/>
+    </row>
+    <row r="45" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C45" s="64"/>
+    </row>
+    <row r="46" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C46" s="64"/>
+    </row>
+    <row r="47" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C47" s="64"/>
+    </row>
+    <row r="48" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="C48" s="64"/>
     </row>
     <row r="49" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C49" s="13"/>
+      <c r="C49" s="64"/>
     </row>
     <row r="50" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C50" s="13"/>
+      <c r="C50" s="64"/>
     </row>
     <row r="51" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C51" s="13"/>
+      <c r="C51" s="64"/>
     </row>
     <row r="52" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C52" s="13"/>
+      <c r="C52" s="64"/>
     </row>
     <row r="53" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C53" s="13"/>
+      <c r="C53" s="64"/>
     </row>
     <row r="54" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C54" s="13"/>
+      <c r="C54" s="64"/>
     </row>
     <row r="55" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C55" s="13"/>
+      <c r="C55" s="64"/>
     </row>
     <row r="56" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C56" s="13"/>
+      <c r="C56" s="64"/>
     </row>
     <row r="57" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C57" s="13"/>
+      <c r="C57" s="64"/>
     </row>
     <row r="58" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C58" s="13"/>
+      <c r="C58" s="64"/>
     </row>
     <row r="59" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C59" s="13"/>
+      <c r="C59" s="64"/>
     </row>
     <row r="60" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C60" s="13"/>
+      <c r="C60" s="64"/>
     </row>
     <row r="61" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C61" s="13"/>
+      <c r="C61" s="64"/>
     </row>
     <row r="62" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C62" s="13"/>
+      <c r="C62" s="64"/>
     </row>
     <row r="63" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C63" s="13"/>
+      <c r="C63" s="64"/>
     </row>
     <row r="64" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C64" s="13"/>
+      <c r="C64" s="64"/>
     </row>
     <row r="65" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C65" s="13"/>
+      <c r="C65" s="64"/>
     </row>
     <row r="66" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C66" s="13"/>
+      <c r="C66" s="64"/>
     </row>
     <row r="67" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C67" s="13"/>
+      <c r="C67" s="64"/>
     </row>
     <row r="68" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C68" s="13"/>
+      <c r="C68" s="64"/>
     </row>
     <row r="69" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C69" s="13"/>
+      <c r="C69" s="64"/>
     </row>
     <row r="70" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C70" s="13"/>
+      <c r="C70" s="64"/>
     </row>
     <row r="71" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C71" s="13"/>
+      <c r="C71" s="64"/>
     </row>
     <row r="72" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C72" s="13"/>
+      <c r="C72" s="64"/>
     </row>
     <row r="73" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C73" s="13"/>
+      <c r="C73" s="64"/>
     </row>
     <row r="74" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C74" s="13"/>
+      <c r="C74" s="64"/>
     </row>
     <row r="75" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C75" s="13"/>
+      <c r="C75" s="64"/>
     </row>
     <row r="76" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C76" s="13"/>
+      <c r="C76" s="64"/>
     </row>
     <row r="77" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C77" s="13"/>
+      <c r="C77" s="64"/>
     </row>
     <row r="78" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C78" s="13"/>
+      <c r="C78" s="64"/>
     </row>
     <row r="79" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C79" s="13"/>
+      <c r="C79" s="64"/>
     </row>
     <row r="80" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C80" s="13"/>
+      <c r="C80" s="64"/>
     </row>
     <row r="81" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C81" s="13"/>
+      <c r="C81" s="64"/>
     </row>
     <row r="82" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C82" s="13"/>
+      <c r="C82" s="64"/>
     </row>
     <row r="83" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C83" s="13"/>
+      <c r="C83" s="64"/>
     </row>
     <row r="84" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C84" s="13"/>
+      <c r="C84" s="64"/>
     </row>
     <row r="85" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C85" s="13"/>
+      <c r="C85" s="64"/>
     </row>
     <row r="86" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C86" s="13"/>
+      <c r="C86" s="64"/>
     </row>
     <row r="87" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C87" s="13"/>
+      <c r="C87" s="64"/>
     </row>
     <row r="88" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C88" s="13"/>
+      <c r="C88" s="64"/>
     </row>
     <row r="89" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C89" s="13"/>
+      <c r="C89" s="64"/>
     </row>
     <row r="90" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C90" s="13"/>
+      <c r="C90" s="64"/>
     </row>
     <row r="91" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C91" s="13"/>
+      <c r="C91" s="64"/>
     </row>
     <row r="92" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C92" s="13"/>
+      <c r="C92" s="64"/>
     </row>
     <row r="93" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C93" s="13"/>
+      <c r="C93" s="64"/>
     </row>
     <row r="94" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C94" s="13"/>
+      <c r="C94" s="64"/>
     </row>
     <row r="95" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C95" s="13"/>
+      <c r="C95" s="64"/>
     </row>
     <row r="96" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C96" s="13"/>
+      <c r="C96" s="64"/>
     </row>
     <row r="97" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C97" s="13"/>
+      <c r="C97" s="64"/>
     </row>
     <row r="98" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C98" s="13"/>
+      <c r="C98" s="64"/>
     </row>
     <row r="99" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C99" s="13"/>
+      <c r="C99" s="64"/>
     </row>
     <row r="100" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C100" s="13"/>
+      <c r="C100" s="64"/>
     </row>
     <row r="101" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C101" s="13"/>
+      <c r="C101" s="64"/>
     </row>
     <row r="102" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C102" s="13"/>
+      <c r="C102" s="64"/>
     </row>
     <row r="103" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C103" s="13"/>
+      <c r="C103" s="64"/>
     </row>
     <row r="104" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C104" s="13"/>
+      <c r="C104" s="64"/>
     </row>
     <row r="105" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C105" s="13"/>
+      <c r="C105" s="64"/>
     </row>
     <row r="106" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C106" s="13"/>
+      <c r="C106" s="64"/>
     </row>
     <row r="107" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C107" s="13"/>
+      <c r="C107" s="64"/>
     </row>
     <row r="108" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C108" s="13"/>
+      <c r="C108" s="64"/>
     </row>
     <row r="109" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C109" s="13"/>
+      <c r="C109" s="64"/>
     </row>
     <row r="110" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C110" s="13"/>
+      <c r="C110" s="64"/>
     </row>
     <row r="111" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C111" s="13"/>
+      <c r="C111" s="64"/>
     </row>
     <row r="112" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C112" s="13"/>
+      <c r="C112" s="64"/>
     </row>
     <row r="113" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C113" s="13"/>
+      <c r="C113" s="64"/>
     </row>
     <row r="114" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C114" s="13"/>
+      <c r="C114" s="64"/>
     </row>
     <row r="115" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C115" s="13"/>
+      <c r="C115" s="64"/>
     </row>
     <row r="116" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C116" s="13"/>
+      <c r="C116" s="64"/>
     </row>
     <row r="117" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C117" s="13"/>
+      <c r="C117" s="64"/>
     </row>
     <row r="118" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C118" s="13"/>
+      <c r="C118" s="64"/>
     </row>
     <row r="119" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C119" s="13"/>
+      <c r="C119" s="64"/>
     </row>
     <row r="120" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C120" s="13"/>
+      <c r="C120" s="64"/>
     </row>
     <row r="121" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C121" s="13"/>
+      <c r="C121" s="64"/>
     </row>
     <row r="122" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C122" s="13"/>
+      <c r="C122" s="64"/>
     </row>
     <row r="123" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C123" s="13"/>
+      <c r="C123" s="64"/>
     </row>
     <row r="124" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C124" s="13"/>
+      <c r="C124" s="64"/>
     </row>
     <row r="125" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C125" s="13"/>
+      <c r="C125" s="64"/>
     </row>
     <row r="126" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C126" s="13"/>
+      <c r="C126" s="64"/>
     </row>
     <row r="127" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C127" s="13"/>
+      <c r="C127" s="64"/>
     </row>
     <row r="128" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C128" s="13"/>
+      <c r="C128" s="64"/>
     </row>
     <row r="129" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C129" s="13"/>
+      <c r="C129" s="64"/>
     </row>
     <row r="130" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C130" s="13"/>
+      <c r="C130" s="64"/>
     </row>
     <row r="131" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C131" s="13"/>
+      <c r="C131" s="64"/>
     </row>
     <row r="132" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C132" s="13"/>
+      <c r="C132" s="64"/>
     </row>
     <row r="133" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C133" s="13"/>
+      <c r="C133" s="64"/>
     </row>
     <row r="134" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C134" s="13"/>
+      <c r="C134" s="64"/>
     </row>
     <row r="135" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C135" s="13"/>
+      <c r="C135" s="64"/>
     </row>
     <row r="136" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C136" s="13"/>
+      <c r="C136" s="64"/>
     </row>
     <row r="137" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C137" s="13"/>
+      <c r="C137" s="64"/>
     </row>
     <row r="138" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C138" s="13"/>
+      <c r="C138" s="64"/>
     </row>
     <row r="139" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C139" s="13"/>
+      <c r="C139" s="64"/>
     </row>
     <row r="140" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C140" s="13"/>
+      <c r="C140" s="64"/>
     </row>
     <row r="141" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C141" s="13"/>
+      <c r="C141" s="64"/>
     </row>
     <row r="142" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C142" s="13"/>
+      <c r="C142" s="64"/>
     </row>
     <row r="143" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C143" s="13"/>
+      <c r="C143" s="64"/>
     </row>
     <row r="144" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C144" s="13"/>
+      <c r="C144" s="64"/>
     </row>
     <row r="145" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C145" s="13"/>
+      <c r="C145" s="64"/>
     </row>
     <row r="146" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C146" s="13"/>
+      <c r="C146" s="64"/>
     </row>
     <row r="147" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C147" s="13"/>
+      <c r="C147" s="64"/>
     </row>
     <row r="148" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C148" s="13"/>
+      <c r="C148" s="64"/>
     </row>
     <row r="149" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C149" s="13"/>
+      <c r="C149" s="64"/>
     </row>
     <row r="150" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C150" s="13"/>
+      <c r="C150" s="64"/>
     </row>
     <row r="151" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C151" s="13"/>
+      <c r="C151" s="64"/>
     </row>
     <row r="152" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C152" s="13"/>
+      <c r="C152" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="E3:E13"/>
     <mergeCell ref="A27:D27"/>
     <mergeCell ref="H27:K27"/>
-    <mergeCell ref="U16:U17"/>
+    <mergeCell ref="V16:V17"/>
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="A3:A13"/>
     <mergeCell ref="B3:B13"/>
     <mergeCell ref="C3:C13"/>
     <mergeCell ref="D3:D13"/>
-    <mergeCell ref="A1:U1"/>
-[...3 lines deleted...]
-    <mergeCell ref="U12:U13"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="V3:V5"/>
+    <mergeCell ref="V6:V8"/>
+    <mergeCell ref="V9:V11"/>
+    <mergeCell ref="V12:V13"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="U22" r:id="rId1" xr:uid="{ECD3E23C-8335-4FF0-B165-0F7A870FBB09}"/>
-[...14 lines deleted...]
-    <hyperlink ref="U9:U11" r:id="rId16" display="Eurostat Database" xr:uid="{4CAB5547-AFC6-4CC4-8372-D504A7DE34E2}"/>
+    <hyperlink ref="V22" r:id="rId1" xr:uid="{ECD3E23C-8335-4FF0-B165-0F7A870FBB09}"/>
+    <hyperlink ref="V23" r:id="rId2" xr:uid="{7E9D49CE-71A9-4AA4-B786-511180BF9599}"/>
+    <hyperlink ref="V24" r:id="rId3" xr:uid="{3A89522D-87F7-428D-8FA8-BECF2A9B35DD}"/>
+    <hyperlink ref="V14" r:id="rId4" xr:uid="{9DDD9D41-43EC-43E0-A8FD-6A61EA337CD1}"/>
+    <hyperlink ref="V15" r:id="rId5" xr:uid="{650C6509-1EF0-46DC-A356-5CFE7DF84CE5}"/>
+    <hyperlink ref="V19" r:id="rId6" xr:uid="{B050B665-233C-4C00-8F72-59D960C40C5C}"/>
+    <hyperlink ref="V3" r:id="rId7" display="Βάση Δεδομένων Eurostat" xr:uid="{1C111DE1-362F-42A6-966E-4FBFB78D3B77}"/>
+    <hyperlink ref="V6" r:id="rId8" display="Βάση Δεδομένων Eurostat" xr:uid="{D4E3CC46-88E2-4261-843B-632150B3727B}"/>
+    <hyperlink ref="V9" r:id="rId9" display="Βάση Δεδομένων Eurostat" xr:uid="{FD21D151-022A-461A-AC99-2AB6F8C1387A}"/>
+    <hyperlink ref="V12" r:id="rId10" display="Οδικές Εμπορευματικές Μεταφορές" xr:uid="{A1415103-083B-4E43-99E7-7DC74BA26E59}"/>
+    <hyperlink ref="V16:V17" r:id="rId11" display=" Structural Business Statistics (SBS)" xr:uid="{8D7C3577-8EC0-41B8-8565-50895C201D66}"/>
+    <hyperlink ref="V12:V13" r:id="rId12" display="Road freight transport statistics" xr:uid="{55E1A864-FB02-49AE-BE1B-165F96382AD2}"/>
+    <hyperlink ref="V18" r:id="rId13" xr:uid="{5E43A847-1ED3-4359-A122-E43A88E72D37}"/>
+    <hyperlink ref="V3:V5" r:id="rId14" display="Eurostat Database" xr:uid="{F4F6385B-6571-4247-AFAD-C15ACC004B74}"/>
+    <hyperlink ref="V6:V8" r:id="rId15" display="Eurostat Database" xr:uid="{BEB76A0C-B1A7-4EFE-A9DA-3FDAEC92A270}"/>
+    <hyperlink ref="V9:V11" r:id="rId16" display="Eurostat Database" xr:uid="{4CAB5547-AFC6-4CC4-8372-D504A7DE34E2}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="45" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId17"/>
 </worksheet>
+</file>
+
+<file path=customMetadata/metadata.xml><?xml version="1.0" encoding="utf-8" standalone="yes"?><metadata xmlns:m="http://www.titus.com/ns/Greek Statistic Authority" id="13fc8bd5-5344-4504-89ce-5dff04e01a39"><m:Classification value="Internal"><alt>Classification=Internal</alt></m:Classification></metadata>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Φύλλα εργασίας</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Καθορισμένες περιοχές</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">