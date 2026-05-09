--- v0 (2025-11-01)
+++ v1 (2026-05-09)
@@ -1,105 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet May 2025\Νέοι\προς έγκριση από κ Κασάπη\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet April 2026\Προς Ζέτα\απο Ζέτα\Προς Νατάσα\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5016AD26-DAEB-4806-A853-C67A5A899984}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8917ED6C-6CF3-48CD-B5FF-3E03BE0C0CBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{5C49975C-0A06-49D9-B556-F416328B29F4}"/>
   </bookViews>
   <sheets>
     <sheet name="ΣΒΑ12" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ΣΒΑ12!$A$1:$Y$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ΣΒΑ12!$A$1:$U$15</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="31">
-[...20 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="33">
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(2)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Δεδομένα από τη βάση δεδομένων της Eurostat (πηγή: ΕΛΣΤΑΤ και Ελληνικό Στατιστικό Σύστημα). </t>
     </r>
   </si>
   <si>
     <r>
@@ -126,72 +105,66 @@
     <t>*  = Προσωρινά στοιχεία.</t>
   </si>
   <si>
     <t>Βάση Δεδομένων Eurostat</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <r>
       <t>Eurostat</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>(2)</t>
     </r>
   </si>
   <si>
-    <t>Μέσες εκπομπές CO2 ανά χιλιόμετρο των νέων επιβατικών αυτοκινήτων</t>
-[...1 lines deleted...]
-  <si>
     <t>Σύνδεσμοι</t>
   </si>
   <si>
     <t>Βάση δεδομένων</t>
   </si>
   <si>
     <t>Σχόλια</t>
   </si>
   <si>
     <t>Δείκτης</t>
   </si>
   <si>
     <t>EUROSTAT - Υπεύθυνη κατανάλωση και παραγωγή</t>
   </si>
   <si>
     <t>ΕΛΣΤΑΤ</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">12.2.2 Εγχώρια ανάλωση υλικών, κατά κεφαλή εγχώρια ανάλωση υλικών και εγχώρια ανάλωση υλικών ανά ΑΕΠ                                                                                                                                                                                         (Εγχώρια ανάλωση υλικών σε χιλιάδες τόνους) </t>
   </si>
   <si>
     <t xml:space="preserve">12.2 Έως το 2030, επίτευξη της βιώσιμης διαχείρισης και της επαρκούς χρήσης των φυσικών πόρων
 </t>
   </si>
   <si>
     <t>C200203</t>
   </si>
   <si>
     <t>Στόχος</t>
   </si>
   <si>
     <r>
       <t>UNSD Κωδικός Δείκτη</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
@@ -209,188 +182,277 @@
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(4)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Διακοπή χρονοσειράς</t>
     </r>
   </si>
   <si>
     <t>Παραγωγή αποβλήτων κατά επικινδυνότητα (σε χιλιόγραμμα κατά κεφαλή)</t>
   </si>
   <si>
     <t>sdg_12_51</t>
   </si>
   <si>
+    <t xml:space="preserve">Τελευταία ενημέρωση: </t>
+  </si>
+  <si>
+    <t>sdg_13_31</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(4)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>111.538,7</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(3)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>113.443,2</t>
+    </r>
+  </si>
+  <si>
+    <t>*108,8</t>
+  </si>
+  <si>
+    <t>*2.828</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">(4) </t>
+      <t>(4) (5)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>131,9</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(3)</t>
+      <t>(5)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 135,0</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">(3) </t>
+      <t xml:space="preserve">(5) </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>140,1</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Τελευταία ενημέρωση: </t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="11"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(3)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Διαδικασία αναπλήρωσης στοιχείων από τη Eurostat ή άλλους φορείς.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Μέσες εκπομπές CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(3)</t>
-[...3 lines deleted...]
-        <sz val="11"/>
+      <t xml:space="preserve">2 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
-      <t>113.683,7</t>
-[...6 lines deleted...]
-    <t>sdg_13_31</t>
+      <t>ανά χιλιόμετρο των νέων επιβατικών αυτοκινήτων</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">12.2.2 Εγχώρια ανάλωση υλικών, κατά κεφαλήν εγχώρια ανάλωση υλικών και εγχώρια ανάλωση υλικών ανά ΑΕΠ                                                                                                                                                                                         (Εγχώρια ανάλωση υλικών σε χιλιάδες τόνους) </t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="11"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(4)</t>
-[...3 lines deleted...]
-        <sz val="11"/>
+      <t>(5)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Εκτιμήσεις</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">  111533,3</t>
+      <t>.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -514,50 +576,67 @@
       <b/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="161"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="161"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="161"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <vertAlign val="subscript"/>
+      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -748,227 +827,244 @@
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...7 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="2" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Κανονικό" xfId="0" builtinId="0"/>
     <cellStyle name="Κανονικό 2" xfId="2" xr:uid="{873266D6-C238-47BA-8154-2F5FB1F13547}"/>
     <cellStyle name="Υπερ-σύνδεση" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1250,462 +1346,472 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/ENV_AC_MFAIN/default/table?lang=en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED5809DE-E762-44B9-8B13-55E7188E292D}">
-  <sheetPr codeName="Φύλλο1"/>
-  <dimension ref="A1:X129"/>
+  <sheetPr codeName="Φύλλο1">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z130"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="R7" sqref="R7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.28515625" customWidth="1"/>
+    <col min="1" max="1" width="19" customWidth="1"/>
     <col min="2" max="2" width="23.5703125" customWidth="1"/>
     <col min="3" max="3" width="33.85546875" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" customWidth="1"/>
-    <col min="6" max="6" width="12.28515625" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="24" max="24" width="26" customWidth="1"/>
+    <col min="6" max="16" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="18" max="19" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="14.140625" customWidth="1"/>
+    <col min="22" max="22" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="11.42578125" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="13" customWidth="1"/>
+    <col min="26" max="26" width="26" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="22" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:26" s="13" customFormat="1" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="24"/>
+      <c r="W1" s="24"/>
+      <c r="X1" s="24"/>
+      <c r="Y1" s="24"/>
+      <c r="Z1" s="24"/>
+    </row>
+    <row r="2" spans="1:26" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F2" s="7">
+        <v>2010</v>
+      </c>
+      <c r="G2" s="7">
+        <v>2011</v>
+      </c>
+      <c r="H2" s="7">
+        <v>2012</v>
+      </c>
+      <c r="I2" s="7">
+        <v>2013</v>
+      </c>
+      <c r="J2" s="7">
+        <v>2014</v>
+      </c>
+      <c r="K2" s="7">
+        <v>2015</v>
+      </c>
+      <c r="L2" s="7">
+        <v>2016</v>
+      </c>
+      <c r="M2" s="7">
+        <v>2017</v>
+      </c>
+      <c r="N2" s="7">
+        <v>2018</v>
+      </c>
+      <c r="O2" s="7">
+        <v>2019</v>
+      </c>
+      <c r="P2" s="7">
+        <v>2020</v>
+      </c>
+      <c r="Q2" s="7">
+        <v>2021</v>
+      </c>
+      <c r="R2" s="7">
+        <v>2022</v>
+      </c>
+      <c r="S2" s="7">
+        <v>2023</v>
+      </c>
+      <c r="T2" s="7">
+        <v>2024</v>
+      </c>
+      <c r="U2" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" s="29" customFormat="1" ht="63.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3" s="9"/>
+      <c r="E3" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="42">
+        <v>189393.60131423461</v>
+      </c>
+      <c r="G3" s="19">
+        <v>172615.63984444781</v>
+      </c>
+      <c r="H3" s="19">
+        <v>159074.47470450879</v>
+      </c>
+      <c r="I3" s="19">
+        <v>147669.16019304789</v>
+      </c>
+      <c r="J3" s="19">
+        <v>151945.86300000001</v>
+      </c>
+      <c r="K3" s="19">
+        <v>144783.18599999999</v>
+      </c>
+      <c r="L3" s="19">
+        <v>136709.573</v>
+      </c>
+      <c r="M3" s="19">
+        <v>134726.18700000001</v>
+      </c>
+      <c r="N3" s="19">
+        <v>131065.66800000001</v>
+      </c>
+      <c r="O3" s="19">
+        <v>124273.458</v>
+      </c>
+      <c r="P3" s="19">
+        <v>109310.924</v>
+      </c>
+      <c r="Q3" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="R3" s="19">
+        <v>113601.3</v>
+      </c>
+      <c r="S3" s="19">
+        <v>112433.909</v>
+      </c>
+      <c r="T3" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="U3" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="V3" s="28"/>
+    </row>
+    <row r="4" spans="1:26" s="29" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="47"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="49"/>
+    </row>
+    <row r="5" spans="1:26" s="29" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="50" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="51"/>
+      <c r="C5" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="30">
+        <v>2010</v>
+      </c>
+      <c r="G5" s="30">
+        <v>2011</v>
+      </c>
+      <c r="H5" s="30">
+        <v>2012</v>
+      </c>
+      <c r="I5" s="30">
+        <v>2013</v>
+      </c>
+      <c r="J5" s="30">
+        <v>2014</v>
+      </c>
+      <c r="K5" s="30">
+        <v>2015</v>
+      </c>
+      <c r="L5" s="30">
+        <v>2016</v>
+      </c>
+      <c r="M5" s="30">
+        <v>2017</v>
+      </c>
+      <c r="N5" s="30">
+        <v>2018</v>
+      </c>
+      <c r="O5" s="30">
+        <v>2019</v>
+      </c>
+      <c r="P5" s="30">
+        <v>2020</v>
+      </c>
+      <c r="Q5" s="31">
+        <v>2021</v>
+      </c>
+      <c r="R5" s="31">
+        <v>2022</v>
+      </c>
+      <c r="S5" s="31">
+        <v>2023</v>
+      </c>
+      <c r="T5" s="31">
+        <v>2024</v>
+      </c>
+      <c r="U5" s="32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="29" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="33"/>
+      <c r="C6" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="33"/>
+      <c r="E6" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="35">
+        <v>143.69999999999999</v>
+      </c>
+      <c r="G6" s="35">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="H6" s="35">
+        <v>121.1</v>
+      </c>
+      <c r="I6" s="35">
+        <v>111.9</v>
+      </c>
+      <c r="J6" s="35">
+        <v>108.2</v>
+      </c>
+      <c r="K6" s="35">
+        <v>106.4</v>
+      </c>
+      <c r="L6" s="35">
+        <v>106.3</v>
+      </c>
+      <c r="M6" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="N6" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="P6" s="35">
+        <v>130.5</v>
+      </c>
+      <c r="Q6" s="35">
+        <v>119.8</v>
+      </c>
+      <c r="R6" s="43">
+        <v>118</v>
+      </c>
+      <c r="S6" s="35">
+        <v>112.7</v>
+      </c>
+      <c r="T6" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="U6" s="27" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="29" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="35"/>
-[...24 lines deleted...]
-      <c r="A2" s="21" t="s">
+      <c r="B7" s="15"/>
+      <c r="C7" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="20" t="s">
-[...113 lines deleted...]
-      <c r="T3" s="8" t="s">
+      <c r="D7" s="17"/>
+      <c r="E7" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="36">
+        <v>6333</v>
+      </c>
+      <c r="G7" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="U3" s="14"/>
-[...106 lines deleted...]
-      <c r="O6" s="39" t="s">
+      <c r="H7" s="36">
+        <v>6549</v>
+      </c>
+      <c r="I7" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="J7" s="36">
+        <v>6404</v>
+      </c>
+      <c r="K7" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="L7" s="36">
+        <v>6712</v>
+      </c>
+      <c r="M7" s="38"/>
+      <c r="N7" s="36">
+        <v>4215</v>
+      </c>
+      <c r="O7" s="38"/>
+      <c r="P7" s="37">
+        <v>2651</v>
+      </c>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="P6" s="39">
-[...65 lines deleted...]
-    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="S7" s="37"/>
+      <c r="T7" s="21"/>
+      <c r="U7" s="39" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C8" s="1"/>
     </row>
-    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B9" s="2"/>
-      <c r="C9" s="6"/>
+      <c r="C9" s="5"/>
       <c r="D9" s="2"/>
     </row>
-    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A11" s="5" t="s">
+    <row r="10" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A10" s="52" t="s">
         <v>1</v>
+      </c>
+      <c r="B10" s="52"/>
+      <c r="C10" s="52"/>
+      <c r="D10" s="52"/>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>0</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="3"/>
       <c r="D11" s="2"/>
     </row>
-    <row r="12" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A13" s="2" t="s">
+    <row r="12" spans="1:26" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="45"/>
+    </row>
+    <row r="13" spans="1:26" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="45"/>
+    </row>
+    <row r="14" spans="1:26" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="46" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A15" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="2"/>
-[...16 lines deleted...]
-    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B15" s="41">
+        <v>46132</v>
+      </c>
+      <c r="C15" s="23"/>
+      <c r="D15" s="2"/>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C16" s="1"/>
     </row>
     <row r="17" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C17" s="1"/>
     </row>
     <row r="18" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C18" s="1"/>
     </row>
     <row r="19" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C19" s="1"/>
     </row>
     <row r="20" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C20" s="1"/>
     </row>
     <row r="21" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C21" s="1"/>
     </row>
     <row r="22" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C22" s="1"/>
     </row>
     <row r="23" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C23" s="1"/>
     </row>
     <row r="24" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C24" s="1"/>
@@ -2002,65 +2108,68 @@
       <c r="C121" s="1"/>
     </row>
     <row r="122" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C122" s="1"/>
     </row>
     <row r="123" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C123" s="1"/>
     </row>
     <row r="124" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C124" s="1"/>
     </row>
     <row r="125" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C125" s="1"/>
     </row>
     <row r="126" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C126" s="1"/>
     </row>
     <row r="127" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C127" s="1"/>
     </row>
     <row r="128" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C128" s="1"/>
     </row>
     <row r="129" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C129" s="1"/>
+    </row>
+    <row r="130" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="C130" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:B5"/>
-    <mergeCell ref="A1:X1"/>
     <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A1:U1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="T7" r:id="rId1" xr:uid="{DD6CFD7F-3B19-41F2-8393-8CCB3A3E23B5}"/>
-[...1 lines deleted...]
-    <hyperlink ref="T3" r:id="rId3" xr:uid="{016D8222-E53B-4AEB-818D-A093335BA5D7}"/>
+    <hyperlink ref="U7" r:id="rId1" xr:uid="{DD6CFD7F-3B19-41F2-8393-8CCB3A3E23B5}"/>
+    <hyperlink ref="U6" r:id="rId2" xr:uid="{F87AE908-AB7B-40D3-B4B0-AA317EA65EB6}"/>
+    <hyperlink ref="U3" r:id="rId3" xr:uid="{016D8222-E53B-4AEB-818D-A093335BA5D7}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="42" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId4"/>
+  <pageSetup paperSize="9" scale="52" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Φύλλα εργασίας</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Καθορισμένες περιοχές</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>