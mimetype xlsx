--- v0 (2025-11-01)
+++ v1 (2026-05-08)
@@ -1,130 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet May 2025\Νέοι\προς έγκριση από κ Κασάπη\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet April 2026\Προς Ζέτα\απο Ζέτα\Προς Νατάσα\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D69CF40A-A890-48BF-9B86-C627981F7849}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B251441A-6825-461D-95C9-55A33346A561}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{9FC98331-83CA-4550-9336-12E9863BF9EF}"/>
   </bookViews>
   <sheets>
     <sheet name="SDG12" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'SDG12'!$A$1:$T$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'SDG12'!$A$1:$T$16</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="33">
   <si>
     <t>Goal 12. Ensure sustainable consumption and production patterns</t>
   </si>
   <si>
     <r>
       <t>UNSD Indicator Code</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (1)</t>
     </r>
   </si>
   <si>
     <t>Target</t>
   </si>
   <si>
     <t>Indicator</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Database</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>C200203</t>
   </si>
   <si>
     <t xml:space="preserve">12.2 By 2030, achieve the sustainable management and efficient use of natural resources
 </t>
   </si>
   <si>
-    <t>12.2.2 Domestic material consumption, domestic material consumption per capita, and domestic material consumption per GDP (Domestic Material Consumption in Thousand Tonnes)</t>
-[...1 lines deleted...]
-  <si>
     <t>ELSTAT</t>
   </si>
   <si>
     <t>Eurostat Database</t>
   </si>
   <si>
     <t>EUROSTAT - Responsible consumption and production</t>
   </si>
   <si>
     <r>
       <t>Average CO</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
@@ -191,238 +188,273 @@
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Data from Eurostat's database (source ELSTAT and Hellenic Statistical System) </t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">(3) </t>
-[...14 lines deleted...]
-    <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>(4)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Break in time series </t>
     </r>
   </si>
   <si>
-    <t>Generation of waste by hazardousness ( in Kilograms per capita)</t>
-[...1 lines deleted...]
-  <si>
     <t>sdg_12_51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last Update: </t>
+  </si>
+  <si>
+    <t>sdg_13_31</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(4)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>111.538,7</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(3)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>113.443,2</t>
+    </r>
+  </si>
+  <si>
+    <t>*108,8</t>
+  </si>
+  <si>
+    <t>*2.828</t>
+  </si>
+  <si>
+    <t>(3) Value imputed by Eurostat or other agencies.</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">(4) </t>
+      <t>(4) (5)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>131,9</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(3)</t>
+      <t>(5)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 135,0</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">(3) </t>
+      <t xml:space="preserve">(5) </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>140,1</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Last Update: </t>
+    <t>Generation of waste by hazardousness ( in kilograms per capita)</t>
+  </si>
+  <si>
+    <t>12.2.2 Domestic material consumption, domestic material consumption per capita, and domestic material consumption per GDP (Domestic Material Consumption in thousand tonnes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(3)</t>
+      <t>(5)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
-      <t>113.683,7</t>
-[...28 lines deleted...]
-      <t xml:space="preserve">  111533,3</t>
+      <t xml:space="preserve"> Estimates.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="161"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
@@ -529,107 +561,95 @@
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="161"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.79998168889431442"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="24">
+  <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
@@ -908,179 +928,223 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...11 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="23" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="4" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Κανονικό" xfId="0" builtinId="0"/>
     <cellStyle name="Κανονικό 2" xfId="2" xr:uid="{45F2E0AB-2545-49AA-A2CA-7A7ACA09CBBD}"/>
     <cellStyle name="Υπερ-σύνδεση" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Θέμα Office 2013 - 2022">
@@ -1364,809 +1428,833 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/ENV_AC_MFAIN/default/table?lang=en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32C0DCB5-0541-42B0-A3EA-4826C55354FD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T139"/>
+  <dimension ref="A1:U140"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.28515625" customWidth="1"/>
-    <col min="2" max="2" width="38.42578125" customWidth="1"/>
+    <col min="2" max="2" width="28.42578125" customWidth="1"/>
     <col min="3" max="3" width="26.5703125" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" customWidth="1"/>
     <col min="8" max="8" width="14.5703125" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" customWidth="1"/>
     <col min="10" max="12" width="14.5703125" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" customWidth="1"/>
     <col min="14" max="14" width="15.42578125" customWidth="1"/>
     <col min="15" max="15" width="11.140625" customWidth="1"/>
     <col min="16" max="16" width="14.5703125" customWidth="1"/>
     <col min="17" max="17" width="16.140625" customWidth="1"/>
     <col min="18" max="19" width="12" customWidth="1"/>
+    <col min="20" max="20" width="13.140625" customWidth="1"/>
+    <col min="21" max="21" width="13.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="1" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:21" s="1" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="31"/>
-[...4 lines deleted...]
-      <c r="A2" s="22" t="s">
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="49"/>
+    </row>
+    <row r="2" spans="1:21" s="27" customFormat="1" ht="50.25" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="23" t="s">
+      <c r="B2" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="23" t="s">
+      <c r="C2" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="23" t="s">
+      <c r="D2" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="23" t="s">
+      <c r="E2" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="23">
+      <c r="F2" s="25">
         <v>2010</v>
       </c>
-      <c r="G2" s="23">
+      <c r="G2" s="25">
         <v>2011</v>
       </c>
-      <c r="H2" s="23">
+      <c r="H2" s="25">
         <v>2012</v>
       </c>
-      <c r="I2" s="23">
+      <c r="I2" s="25">
         <v>2013</v>
       </c>
-      <c r="J2" s="23">
+      <c r="J2" s="25">
         <v>2014</v>
       </c>
-      <c r="K2" s="23">
+      <c r="K2" s="25">
         <v>2015</v>
       </c>
-      <c r="L2" s="23">
+      <c r="L2" s="25">
         <v>2016</v>
       </c>
-      <c r="M2" s="23">
+      <c r="M2" s="25">
         <v>2017</v>
       </c>
-      <c r="N2" s="23">
+      <c r="N2" s="25">
         <v>2018</v>
       </c>
-      <c r="O2" s="23">
+      <c r="O2" s="25">
         <v>2019</v>
       </c>
-      <c r="P2" s="23">
+      <c r="P2" s="25">
         <v>2020</v>
       </c>
-      <c r="Q2" s="23">
+      <c r="Q2" s="25">
         <v>2021</v>
       </c>
-      <c r="R2" s="23">
+      <c r="R2" s="25">
         <v>2022</v>
       </c>
-      <c r="S2" s="23">
+      <c r="S2" s="25">
         <v>2023</v>
       </c>
-      <c r="T2" s="24" t="s">
+      <c r="T2" s="25">
+        <v>2024</v>
+      </c>
+      <c r="U2" s="26" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:20" ht="99" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="25" t="s">
+    <row r="3" spans="1:21" s="27" customFormat="1" ht="99" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="B3" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="26" t="s">
+      <c r="C3" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3" s="12"/>
+      <c r="E3" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="27"/>
-      <c r="E3" s="28" t="s">
+      <c r="F3" s="20">
+        <v>189393.60131423461</v>
+      </c>
+      <c r="G3" s="20">
+        <v>172615.63984444781</v>
+      </c>
+      <c r="H3" s="21">
+        <v>159074.47470450879</v>
+      </c>
+      <c r="I3" s="21">
+        <v>147669.16019304789</v>
+      </c>
+      <c r="J3" s="15">
+        <v>151945.86300000001</v>
+      </c>
+      <c r="K3" s="15">
+        <v>144783.18599999999</v>
+      </c>
+      <c r="L3" s="15">
+        <v>136709.573</v>
+      </c>
+      <c r="M3" s="15">
+        <v>134726.18700000001</v>
+      </c>
+      <c r="N3" s="15">
+        <v>131065.66800000001</v>
+      </c>
+      <c r="O3" s="15">
+        <v>124273.458</v>
+      </c>
+      <c r="P3" s="15">
+        <v>109310.924</v>
+      </c>
+      <c r="Q3" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="R3" s="15">
+        <v>113601.3</v>
+      </c>
+      <c r="S3" s="15">
+        <v>112433.909</v>
+      </c>
+      <c r="T3" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="U3" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="43">
-[...32 lines deleted...]
-      <c r="Q3" s="45" t="s">
+    </row>
+    <row r="4" spans="1:21" s="27" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="50"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="52"/>
+    </row>
+    <row r="5" spans="1:21" s="27" customFormat="1" ht="121.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="33"/>
+      <c r="C5" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="34">
+        <v>2010</v>
+      </c>
+      <c r="G5" s="34">
+        <v>2011</v>
+      </c>
+      <c r="H5" s="34">
+        <v>2012</v>
+      </c>
+      <c r="I5" s="34">
+        <v>2013</v>
+      </c>
+      <c r="J5" s="34">
+        <v>2014</v>
+      </c>
+      <c r="K5" s="34">
+        <v>2015</v>
+      </c>
+      <c r="L5" s="34">
+        <v>2016</v>
+      </c>
+      <c r="M5" s="34">
+        <v>2017</v>
+      </c>
+      <c r="N5" s="34">
+        <v>2018</v>
+      </c>
+      <c r="O5" s="34">
+        <v>2019</v>
+      </c>
+      <c r="P5" s="34">
+        <v>2020</v>
+      </c>
+      <c r="Q5" s="34">
+        <v>2021</v>
+      </c>
+      <c r="R5" s="34">
+        <v>2022</v>
+      </c>
+      <c r="S5" s="34">
+        <v>2023</v>
+      </c>
+      <c r="T5" s="34">
+        <v>2024</v>
+      </c>
+      <c r="U5" s="35" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="38"/>
+      <c r="E6" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="14">
+        <v>143.69999999999999</v>
+      </c>
+      <c r="G6" s="14">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="H6" s="14">
+        <v>121.1</v>
+      </c>
+      <c r="I6" s="14">
+        <v>111.9</v>
+      </c>
+      <c r="J6" s="14">
+        <v>108.2</v>
+      </c>
+      <c r="K6" s="14">
+        <v>106.4</v>
+      </c>
+      <c r="L6" s="14">
+        <v>106.3</v>
+      </c>
+      <c r="M6" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="N6" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="O6" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="14">
+        <v>130.5</v>
+      </c>
+      <c r="Q6" s="14">
+        <v>119.8</v>
+      </c>
+      <c r="R6" s="46">
+        <v>118</v>
+      </c>
+      <c r="S6" s="14">
+        <v>112.7</v>
+      </c>
+      <c r="T6" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="U6" s="40" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" s="27" customFormat="1" ht="39" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="23"/>
+      <c r="C7" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="R3" s="44">
-[...78 lines deleted...]
-      <c r="B6" s="15" t="s">
+      <c r="D7" s="10"/>
+      <c r="E7" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="15"/>
-      <c r="D6" s="16" t="s">
+      <c r="F7" s="16">
+        <v>6333</v>
+      </c>
+      <c r="G7" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="36">
-[...26 lines deleted...]
-      <c r="N6" s="36" t="s">
+      <c r="H7" s="16">
+        <v>6549</v>
+      </c>
+      <c r="I7" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="J7" s="16">
+        <v>6404</v>
+      </c>
+      <c r="K7" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="16">
+        <v>6712</v>
+      </c>
+      <c r="M7" s="18"/>
+      <c r="N7" s="16">
+        <v>4215</v>
+      </c>
+      <c r="O7" s="18"/>
+      <c r="P7" s="17">
+        <v>2651</v>
+      </c>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="O6" s="36">
-[...29 lines deleted...]
-      <c r="F7" s="40" t="s">
+      <c r="S7" s="17"/>
+      <c r="T7" s="19"/>
+      <c r="U7" s="41" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="C8" s="2"/>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="39">
-[...35 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="B9" s="4"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+    </row>
+    <row r="10" spans="1:21" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="8"/>
-[...5 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="C10" s="2"/>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="6"/>
-[...2 lines deleted...]
-      <c r="A11" s="11" t="s">
+      <c r="C11" s="2"/>
+    </row>
+    <row r="12" spans="1:21" s="27" customFormat="1" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="45"/>
+    </row>
+    <row r="13" spans="1:21" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="6"/>
-[...8 lines deleted...]
-      <c r="A13" s="14" t="s">
+      <c r="C13" s="2"/>
+    </row>
+    <row r="14" spans="1:21" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="45"/>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A15" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="6"/>
-[...14 lines deleted...]
-      <c r="C16" s="6"/>
+      <c r="B15" s="43">
+        <v>46132</v>
+      </c>
+      <c r="C15" s="2"/>
+    </row>
+    <row r="16" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="C16" s="2"/>
     </row>
     <row r="17" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C17" s="6"/>
+      <c r="C17" s="2"/>
     </row>
     <row r="18" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C18" s="6"/>
+      <c r="C18" s="2"/>
     </row>
     <row r="19" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C19" s="6"/>
+      <c r="C19" s="2"/>
     </row>
     <row r="20" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C20" s="6"/>
+      <c r="C20" s="2"/>
     </row>
     <row r="21" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C21" s="6"/>
+      <c r="C21" s="2"/>
     </row>
     <row r="22" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C22" s="6"/>
+      <c r="C22" s="2"/>
     </row>
     <row r="23" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C23" s="6"/>
+      <c r="C23" s="2"/>
     </row>
     <row r="24" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C24" s="6"/>
+      <c r="C24" s="2"/>
     </row>
     <row r="25" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C25" s="6"/>
+      <c r="C25" s="2"/>
     </row>
     <row r="26" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C26" s="6"/>
+      <c r="C26" s="2"/>
     </row>
     <row r="27" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C27" s="6"/>
+      <c r="C27" s="2"/>
     </row>
     <row r="28" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C28" s="6"/>
+      <c r="C28" s="2"/>
     </row>
     <row r="29" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C29" s="6"/>
+      <c r="C29" s="2"/>
     </row>
     <row r="30" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C30" s="6"/>
+      <c r="C30" s="2"/>
     </row>
     <row r="31" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C31" s="6"/>
+      <c r="C31" s="2"/>
     </row>
     <row r="32" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C32" s="6"/>
+      <c r="C32" s="2"/>
     </row>
     <row r="33" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C33" s="6"/>
+      <c r="C33" s="2"/>
     </row>
     <row r="34" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C34" s="6"/>
+      <c r="C34" s="2"/>
     </row>
     <row r="35" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C35" s="6"/>
+      <c r="C35" s="2"/>
     </row>
     <row r="36" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C36" s="6"/>
+      <c r="C36" s="2"/>
     </row>
     <row r="37" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C37" s="6"/>
+      <c r="C37" s="2"/>
     </row>
     <row r="38" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C38" s="6"/>
+      <c r="C38" s="2"/>
     </row>
     <row r="39" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C39" s="6"/>
+      <c r="C39" s="2"/>
     </row>
     <row r="40" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C40" s="6"/>
+      <c r="C40" s="2"/>
     </row>
     <row r="41" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C41" s="6"/>
+      <c r="C41" s="2"/>
     </row>
     <row r="42" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C42" s="6"/>
+      <c r="C42" s="2"/>
     </row>
     <row r="43" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C43" s="6"/>
+      <c r="C43" s="2"/>
     </row>
     <row r="44" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C44" s="6"/>
+      <c r="C44" s="2"/>
     </row>
     <row r="45" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C45" s="6"/>
+      <c r="C45" s="2"/>
     </row>
     <row r="46" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C46" s="6"/>
+      <c r="C46" s="2"/>
     </row>
     <row r="47" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C47" s="6"/>
+      <c r="C47" s="2"/>
     </row>
     <row r="48" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C48" s="6"/>
+      <c r="C48" s="2"/>
     </row>
     <row r="49" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C49" s="6"/>
+      <c r="C49" s="2"/>
     </row>
     <row r="50" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C50" s="6"/>
+      <c r="C50" s="2"/>
     </row>
     <row r="51" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C51" s="6"/>
+      <c r="C51" s="2"/>
     </row>
     <row r="52" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C52" s="6"/>
+      <c r="C52" s="2"/>
     </row>
     <row r="53" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C53" s="6"/>
+      <c r="C53" s="2"/>
     </row>
     <row r="54" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C54" s="6"/>
+      <c r="C54" s="2"/>
     </row>
     <row r="55" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C55" s="6"/>
+      <c r="C55" s="2"/>
     </row>
     <row r="56" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C56" s="6"/>
+      <c r="C56" s="2"/>
     </row>
     <row r="57" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C57" s="6"/>
+      <c r="C57" s="2"/>
     </row>
     <row r="58" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C58" s="6"/>
+      <c r="C58" s="2"/>
     </row>
     <row r="59" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C59" s="6"/>
+      <c r="C59" s="2"/>
     </row>
     <row r="60" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C60" s="6"/>
+      <c r="C60" s="2"/>
     </row>
     <row r="61" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C61" s="6"/>
+      <c r="C61" s="2"/>
     </row>
     <row r="62" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C62" s="6"/>
+      <c r="C62" s="2"/>
     </row>
     <row r="63" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C63" s="6"/>
+      <c r="C63" s="2"/>
     </row>
     <row r="64" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C64" s="6"/>
+      <c r="C64" s="2"/>
     </row>
     <row r="65" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C65" s="6"/>
+      <c r="C65" s="2"/>
     </row>
     <row r="66" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C66" s="6"/>
+      <c r="C66" s="2"/>
     </row>
     <row r="67" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C67" s="6"/>
+      <c r="C67" s="2"/>
     </row>
     <row r="68" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C68" s="6"/>
+      <c r="C68" s="2"/>
     </row>
     <row r="69" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C69" s="6"/>
+      <c r="C69" s="2"/>
     </row>
     <row r="70" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C70" s="6"/>
+      <c r="C70" s="2"/>
     </row>
     <row r="71" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C71" s="6"/>
+      <c r="C71" s="2"/>
     </row>
     <row r="72" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C72" s="6"/>
+      <c r="C72" s="2"/>
     </row>
     <row r="73" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C73" s="6"/>
+      <c r="C73" s="2"/>
     </row>
     <row r="74" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C74" s="6"/>
+      <c r="C74" s="2"/>
     </row>
     <row r="75" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C75" s="6"/>
+      <c r="C75" s="2"/>
     </row>
     <row r="76" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C76" s="6"/>
+      <c r="C76" s="2"/>
     </row>
     <row r="77" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C77" s="6"/>
+      <c r="C77" s="2"/>
     </row>
     <row r="78" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C78" s="6"/>
+      <c r="C78" s="2"/>
     </row>
     <row r="79" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C79" s="6"/>
+      <c r="C79" s="2"/>
     </row>
     <row r="80" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C80" s="6"/>
+      <c r="C80" s="2"/>
     </row>
     <row r="81" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C81" s="6"/>
+      <c r="C81" s="2"/>
     </row>
     <row r="82" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C82" s="6"/>
+      <c r="C82" s="2"/>
     </row>
     <row r="83" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C83" s="6"/>
+      <c r="C83" s="2"/>
     </row>
     <row r="84" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C84" s="6"/>
+      <c r="C84" s="2"/>
     </row>
     <row r="85" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C85" s="6"/>
+      <c r="C85" s="2"/>
     </row>
     <row r="86" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C86" s="6"/>
+      <c r="C86" s="2"/>
     </row>
     <row r="87" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C87" s="6"/>
+      <c r="C87" s="2"/>
     </row>
     <row r="88" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C88" s="6"/>
+      <c r="C88" s="2"/>
     </row>
     <row r="89" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C89" s="6"/>
+      <c r="C89" s="2"/>
     </row>
     <row r="90" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C90" s="6"/>
+      <c r="C90" s="2"/>
     </row>
     <row r="91" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C91" s="6"/>
+      <c r="C91" s="2"/>
     </row>
     <row r="92" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C92" s="6"/>
+      <c r="C92" s="2"/>
     </row>
     <row r="93" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C93" s="6"/>
+      <c r="C93" s="2"/>
     </row>
     <row r="94" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C94" s="6"/>
+      <c r="C94" s="2"/>
     </row>
     <row r="95" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C95" s="6"/>
+      <c r="C95" s="2"/>
     </row>
     <row r="96" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C96" s="6"/>
+      <c r="C96" s="2"/>
     </row>
     <row r="97" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C97" s="6"/>
+      <c r="C97" s="2"/>
     </row>
     <row r="98" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C98" s="6"/>
+      <c r="C98" s="2"/>
     </row>
     <row r="99" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C99" s="6"/>
+      <c r="C99" s="2"/>
     </row>
     <row r="100" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C100" s="6"/>
+      <c r="C100" s="2"/>
     </row>
     <row r="101" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C101" s="6"/>
+      <c r="C101" s="2"/>
     </row>
     <row r="102" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C102" s="6"/>
+      <c r="C102" s="2"/>
     </row>
     <row r="103" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C103" s="6"/>
+      <c r="C103" s="2"/>
     </row>
     <row r="104" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C104" s="6"/>
+      <c r="C104" s="2"/>
     </row>
     <row r="105" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C105" s="6"/>
+      <c r="C105" s="2"/>
     </row>
     <row r="106" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C106" s="6"/>
+      <c r="C106" s="2"/>
     </row>
     <row r="107" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C107" s="6"/>
+      <c r="C107" s="2"/>
     </row>
     <row r="108" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C108" s="6"/>
+      <c r="C108" s="2"/>
     </row>
     <row r="109" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C109" s="6"/>
+      <c r="C109" s="2"/>
     </row>
     <row r="110" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C110" s="6"/>
+      <c r="C110" s="2"/>
     </row>
     <row r="111" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C111" s="6"/>
+      <c r="C111" s="2"/>
     </row>
     <row r="112" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C112" s="6"/>
+      <c r="C112" s="2"/>
     </row>
     <row r="113" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C113" s="6"/>
+      <c r="C113" s="2"/>
     </row>
     <row r="114" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C114" s="6"/>
+      <c r="C114" s="2"/>
     </row>
     <row r="115" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C115" s="6"/>
+      <c r="C115" s="2"/>
     </row>
     <row r="116" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C116" s="6"/>
+      <c r="C116" s="2"/>
     </row>
     <row r="117" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C117" s="6"/>
+      <c r="C117" s="2"/>
     </row>
     <row r="118" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C118" s="6"/>
+      <c r="C118" s="2"/>
     </row>
     <row r="119" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C119" s="6"/>
+      <c r="C119" s="2"/>
     </row>
     <row r="120" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C120" s="6"/>
+      <c r="C120" s="2"/>
     </row>
     <row r="121" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C121" s="6"/>
+      <c r="C121" s="2"/>
     </row>
     <row r="122" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C122" s="6"/>
+      <c r="C122" s="2"/>
     </row>
     <row r="123" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C123" s="6"/>
+      <c r="C123" s="2"/>
     </row>
     <row r="124" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C124" s="6"/>
+      <c r="C124" s="2"/>
     </row>
     <row r="125" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C125" s="6"/>
+      <c r="C125" s="2"/>
     </row>
     <row r="126" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C126" s="6"/>
+      <c r="C126" s="2"/>
     </row>
     <row r="127" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C127" s="6"/>
+      <c r="C127" s="2"/>
     </row>
     <row r="128" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C128" s="6"/>
+      <c r="C128" s="2"/>
     </row>
     <row r="129" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C129" s="6"/>
+      <c r="C129" s="2"/>
     </row>
     <row r="130" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C130" s="6"/>
+      <c r="C130" s="2"/>
     </row>
     <row r="131" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C131" s="6"/>
+      <c r="C131" s="2"/>
     </row>
     <row r="132" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C132" s="6"/>
+      <c r="C132" s="2"/>
     </row>
     <row r="133" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C133" s="6"/>
+      <c r="C133" s="2"/>
     </row>
     <row r="134" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C134" s="6"/>
+      <c r="C134" s="2"/>
     </row>
     <row r="135" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C135" s="6"/>
+      <c r="C135" s="2"/>
     </row>
     <row r="136" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C136" s="6"/>
+      <c r="C136" s="2"/>
     </row>
     <row r="137" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C137" s="6"/>
+      <c r="C137" s="2"/>
     </row>
     <row r="138" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C138" s="6"/>
+      <c r="C138" s="2"/>
     </row>
     <row r="139" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C139" s="6"/>
+      <c r="C139" s="2"/>
+    </row>
+    <row r="140" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="C140" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="S6" r:id="rId1" xr:uid="{BDCA1887-73CD-4063-BAE5-FAB71EF08BCE}"/>
-[...1 lines deleted...]
-    <hyperlink ref="T3" r:id="rId3" xr:uid="{74D75E6B-D71F-4BE8-82D9-E373170BF5B2}"/>
+    <hyperlink ref="U6" r:id="rId1" xr:uid="{BDCA1887-73CD-4063-BAE5-FAB71EF08BCE}"/>
+    <hyperlink ref="U7" r:id="rId2" xr:uid="{D00F51C7-4E45-4148-BB06-0CCBDCF539E0}"/>
+    <hyperlink ref="U3" r:id="rId3" xr:uid="{74D75E6B-D71F-4BE8-82D9-E373170BF5B2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="43" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId4"/>
+  <pageSetup paperSize="9" scale="44" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Φύλλα εργασίας</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Καθορισμένες περιοχές</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>