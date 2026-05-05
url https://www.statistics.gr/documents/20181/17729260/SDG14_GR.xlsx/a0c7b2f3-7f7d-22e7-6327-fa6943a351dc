--- v0 (2025-11-02)
+++ v1 (2026-05-05)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet May 2025\Νέοι\προς έγκριση από κ Κασάπη\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet April 2026\Προς Ζέτα\απο Ζέτα\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5229908-C327-4C85-B8C2-B1C8D2FF7D24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5D9FA37-F46C-4F2E-B3F2-7294F523A235}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{BE64EAA8-C208-4791-8EB2-3D136A3E55D6}"/>
   </bookViews>
   <sheets>
     <sheet name="ΣΒΑ14 " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'ΣΒΑ14 '!$A$1:$T$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'ΣΒΑ14 '!$A$1:$V$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="18">
   <si>
     <t>Στόχος 14. Διατηρούμε και χρησιμοποιούμε με βιώσιμο τρόπο τους ωκεανούς, τις θάλασσες και τους θαλάσσιους πόρους προς την κατεύθυνση της βιώσιμης ανάπτυξης</t>
   </si>
   <si>
     <t>EUROSTAT - Ζωή στο νερό</t>
@@ -324,60 +324,66 @@
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
@@ -582,72 +588,72 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Κανονικό" xfId="0" builtinId="0"/>
     <cellStyle name="Κανονικό 3" xfId="2" xr:uid="{557A4D60-BDA6-47DB-A8DC-B6A7887AC8A6}"/>
     <cellStyle name="Υπερ-σύνδεση" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Θέμα Office 2013 - 2022">
@@ -931,101 +937,103 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA353C8E-C241-4161-A668-D4E7807DCE86}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U139"/>
+  <dimension ref="A1:W139"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7:A9"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.5703125" customWidth="1"/>
     <col min="3" max="3" width="29.42578125" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.5703125" customWidth="1"/>
-    <col min="19" max="19" width="13" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="21" max="21" width="12.140625" customWidth="1"/>
+    <col min="21" max="21" width="13" customWidth="1"/>
+    <col min="22" max="22" width="14.28515625" customWidth="1"/>
+    <col min="23" max="23" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:23" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="22"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:21" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
+      <c r="N1" s="26"/>
+      <c r="O1" s="26"/>
+      <c r="P1" s="26"/>
+      <c r="Q1" s="26"/>
+      <c r="R1" s="26"/>
+      <c r="S1" s="26"/>
+      <c r="T1" s="26"/>
+      <c r="U1" s="26"/>
+      <c r="V1" s="26"/>
+      <c r="W1" s="26"/>
+    </row>
+    <row r="2" spans="1:23" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="27"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+    </row>
+    <row r="3" spans="1:23" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3">
         <v>2010</v>
       </c>
       <c r="F3" s="3">
         <v>2011</v>
       </c>
       <c r="G3" s="3">
         <v>2012</v>
       </c>
       <c r="H3" s="3">
         <v>2013</v>
       </c>
       <c r="I3" s="3">
@@ -1036,195 +1044,204 @@
       </c>
       <c r="K3" s="3">
         <v>2016</v>
       </c>
       <c r="L3" s="3">
         <v>2017</v>
       </c>
       <c r="M3" s="3">
         <v>2018</v>
       </c>
       <c r="N3" s="3">
         <v>2019</v>
       </c>
       <c r="O3" s="3">
         <v>2020</v>
       </c>
       <c r="P3" s="3">
         <v>2021</v>
       </c>
       <c r="Q3" s="13">
         <v>2022</v>
       </c>
       <c r="R3" s="3">
         <v>2023</v>
       </c>
-      <c r="S3" s="4" t="s">
+      <c r="S3" s="3">
+        <v>2024</v>
+      </c>
+      <c r="T3" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:21" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:23" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="E4" s="24"/>
+      <c r="E4" s="21"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17">
         <v>7414</v>
       </c>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17">
         <v>7430</v>
       </c>
       <c r="L4" s="17"/>
       <c r="M4" s="17"/>
       <c r="N4" s="17">
         <v>22550</v>
       </c>
       <c r="O4" s="17"/>
       <c r="P4" s="18">
         <v>22746</v>
       </c>
       <c r="Q4" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="R4" s="18"/>
-      <c r="S4" s="6" t="s">
+      <c r="R4" s="18">
+        <v>23163</v>
+      </c>
+      <c r="S4" s="18"/>
+      <c r="T4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:21" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:23" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="25"/>
-[...39 lines deleted...]
-      <c r="S5" s="10" t="s">
+      <c r="E5" s="22"/>
+      <c r="F5" s="28">
+        <v>2035</v>
+      </c>
+      <c r="G5" s="28">
+        <v>2008</v>
+      </c>
+      <c r="H5" s="28">
+        <v>2014</v>
+      </c>
+      <c r="I5" s="28">
+        <v>1493</v>
+      </c>
+      <c r="J5" s="28">
+        <v>1497</v>
+      </c>
+      <c r="K5" s="28">
+        <v>1495</v>
+      </c>
+      <c r="L5" s="28">
+        <v>1531</v>
+      </c>
+      <c r="M5" s="28">
+        <v>1549</v>
+      </c>
+      <c r="N5" s="28">
+        <v>1562</v>
+      </c>
+      <c r="O5" s="28">
+        <v>1583</v>
+      </c>
+      <c r="P5" s="28">
+        <v>1609</v>
+      </c>
+      <c r="Q5" s="23">
+        <v>1621</v>
+      </c>
+      <c r="R5" s="23">
+        <v>1656</v>
+      </c>
+      <c r="S5" s="23">
+        <v>1676</v>
+      </c>
+      <c r="T5" s="10" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A6" s="19"/>
       <c r="B6" s="11"/>
     </row>
-    <row r="7" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A7" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="12"/>
     </row>
-    <row r="8" spans="1:21" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="28" t="s">
+    <row r="8" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="12"/>
     </row>
-    <row r="9" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A9" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="21">
-[...3 lines deleted...]
-    <row r="10" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="B9" s="25">
+        <v>46132</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B10" s="12"/>
     </row>
-    <row r="11" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B11" s="12"/>
     </row>
-    <row r="12" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B12" s="12"/>
     </row>
-    <row r="13" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B13" s="12"/>
     </row>
-    <row r="14" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B14" s="12"/>
     </row>
-    <row r="15" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B15" s="12"/>
     </row>
-    <row r="16" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B16" s="12"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="12"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="12"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B19" s="12"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B20" s="12"/>
     </row>
     <row r="21" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B21" s="12"/>
     </row>
     <row r="22" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B22" s="12"/>
     </row>
     <row r="23" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B23" s="12"/>
     </row>
     <row r="24" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B24" s="12"/>
@@ -1554,91 +1571,92 @@
       <c r="B132" s="12"/>
     </row>
     <row r="133" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B133" s="12"/>
     </row>
     <row r="134" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B134" s="12"/>
     </row>
     <row r="135" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B135" s="12"/>
     </row>
     <row r="136" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B136" s="12"/>
     </row>
     <row r="137" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B137" s="12"/>
     </row>
     <row r="138" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B138" s="12"/>
     </row>
     <row r="139" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B139" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="S4" r:id="rId1" xr:uid="{4FF8E9C7-2139-49C1-8AC5-ECA01F1796F8}"/>
-    <hyperlink ref="S5" r:id="rId2" xr:uid="{559C2A8F-F559-419E-A15C-1D8D282571D8}"/>
+    <hyperlink ref="T4" r:id="rId1" xr:uid="{4FF8E9C7-2139-49C1-8AC5-ECA01F1796F8}"/>
+    <hyperlink ref="T5" r:id="rId2" xr:uid="{559C2A8F-F559-419E-A15C-1D8D282571D8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="57" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="49" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Φύλλα εργασίας</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Καθορισμένες περιοχές</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ΣΒΑ14 </vt:lpstr>
       <vt:lpstr>'ΣΒΑ14 '!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ADMIN</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TitusGUID">
     <vt:lpwstr>b6555840-1a53-416b-ba86-80d9224b9729</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Classification">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
 </Properties>
 </file>